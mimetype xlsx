--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,607 +54,607 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Leo Lara</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4740/01-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4740/01-2024.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE COBERTURA NO ESPAÇO DE REALIZAÇÃO DA FEIRA LIVRE.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Weulis</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4741/02-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4741/02-24.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO NO CAMPO DA APAE.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4742/03-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4742/03-24.pdf</t>
   </si>
   <si>
     <t>AMPLIE O TEMPO DE ATENDIMENTO NO POSTO DE SAÚDE BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulinho do Capoeirão</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4743/04-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4743/04-24.pdf</t>
   </si>
   <si>
     <t>DETERMINE AOS SETORES COMPETENTES DA PREFEITURA A RETIRADA DE "TOCO DE ÁRVORE" E CONSERTO DA CALÇADA, NA RUA JOÃO BATISTA VELOSO, NAS PROXIMIDADES DO SAAE- SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Murilo Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4744/05-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4744/05-24.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SUBSTITUIÇÃO DE LÂMPADAS DE OUTRAS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORAR A ILUMINAÇÃO DA PRAÇA TONICO RABELO.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4745/06-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4745/06-24.pdf</t>
   </si>
   <si>
     <t>ORDENAR AOS SETORES COMPETENTES DA PREFEITURA A CAPINA DAS MARGENS DA ESTRADA RURAL LUIZ LARA QUE LIGA O TREVO DA MG-170 AO DISTRITO DE VILA COSTINA.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4746/07-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4746/07-24.pdf</t>
   </si>
   <si>
     <t>REESTABELECER A ILUMINAÇÃO NO PARQUE DONA ZIZA, DE MODO ESPECIAL NA PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4747/08-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4747/08-24.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDE PLUVIAL NA RUA VEREADOR ANTÔNIO MENINO DE OLIVEIRA NO DISTRITO DE VILA COSTINA.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4748/09-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4748/09-24.pdf</t>
   </si>
   <si>
     <t>ARRUMAR E ROÇAR ESTRADA VIA ALVORADA E CAPOEIRÃO.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Paulinho do Dicó</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4749/10-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4749/10-24.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRADA RURAL DA COMUNIDADE DA MATINHA.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4750/11-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4750/11-24.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE COBERTURA NO CORREDOR LATERAL, POR ONDE ENTRAM E SAEM OS ALUNOS DA ESCOLA MUNICIPAL JOÃO BATISTA RODARTE.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4751/12-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4751/12-24.pdf</t>
   </si>
   <si>
     <t>COLOCAR DOIS POSTES NA RUA MARIA JOSÉ EM VILA COSTINA.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4752/13-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4752/13-24.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA CASA DE APOIO NA CIDADE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4753/14-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4753/14-24.pdf</t>
   </si>
   <si>
     <t>REPINTAR AS FAIXAS DE PEDESTRES E QUEBRA-MOLAS NO PERÍMETRO URBANO DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4754/15-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4754/15-24.pdf</t>
   </si>
   <si>
     <t>ACRESCENTAR MAIS UM HORÁRIO DE ÔNIBUS DE PAINS AO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4755/16-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4755/16-24.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO NA RUA MANOEL LOPES PRÓXIMO AO SAMU.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4756/17-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4756/17-24.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE PLUVIAL NA RUA JOÃO BATISTA VELOSO INICIANDO NA ESQUINA DA RUA PADRE FRANCISCO GOULART ATÉ NA RUA DO CONTORNO.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4757/18-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4757/18-24.pdf</t>
   </si>
   <si>
     <t>PODAR ÁRVORE ÁS MARGENS DA RODOVIA MG-170 QUE LIGA PAINS A ALVORADA.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4758/19-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4758/19-24.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO NO DISTRITO DE VILA COSTINA.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4759/20-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4759/20-24.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESTAÇÃO ELEVATÓRIA DE ESGOTO NA RUA DO CONTORNO NO QUARTEIRÃO DA RUA PADRE JOSÉ VENÂNCIO ATÉ O SAMU.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4760/21-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4760/21-24.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O CALÇAMENTO DE APROXIMADAMENTE 300 METROS, NO FINAL DA RUA ETELVINO DE ANDRADE, NO DISTRITO DE VILA COSTINA (PRÓXIMO A RESIDÊNCIA DE ANA COSTA ANDRADE).</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4761/22-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4761/22-24.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM BEBEDOURO E UM BANHEIRO NA PRAÇA CELINA DA SILVA VEIGA, LOCALIZADA NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4762/23-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4762/23-24.pdf</t>
   </si>
   <si>
     <t>AUMENTAR A ALTURA DO MURO DO CEMITÉRIO MUNICIPAL, NA LATERAL CONFRONTANTE COM A RUA DO CALCÁRIO.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4763/24-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4763/24-24.pdf</t>
   </si>
   <si>
     <t>SOMAR ESFORÇOS PARA A INSTALAÇÃO DE TELEFONIA MÓVEL NAS COMUNIDADES RURAIS: MATINHA, MINA, MANGA, CARVÃO E CORUMBÁ.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4764/25-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4764/25-24.pdf</t>
   </si>
   <si>
     <t>COLOCAR DOIS QUEBRA-MOLAS (REDUTOR DE VELOCIDADE) NA RUA TRANCREDO NEVES NO TRECHO QUE VAI DA RUA LUIZ GONZAGA DE SOUZA ATÉ A ESQUINA DA PRAÇA JUCA MANECA, EM LOCAL A SER DEFINIDO PELA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4765/26-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4765/26-24.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO E LIMPEZA DO LOTE QUE FICA NA ESQUINA DA RUA TANCREDO NEVES COM PRAÇA JUCA MANECA.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4766/27-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4766/27-24.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DOS EQUIPAMENTOS DA ACADEMIA AO AR LIVRE E DOS BRINQUEDOS E ARBORIZAÇÃO DA PRAÇA CELINA DA SILVA VEIGA, BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4767/28-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4767/28-24.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DOS CANTEIROS DA CIDADE, ESPECIALMENTE OS DA PRAÇA TONICO RABELO E JUCA MANECA.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4768/29-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4768/29-24.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DOS BRINQUEDOS DA PRAÇA TONICO RABELO.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4769/30-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4769/30-24.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR OS BUEIROS DE ÁGUAS PLUVIAIS DE PAINS EM BUEIROS ECOLÓGICOS.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4847/mocao_01-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4847/mocao_01-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação dos vereadores que estas subscrevem, confere a presente Moção de Aplausos aos familiares de : Isaías José da Silveira, Maria Aparecida Silva e Equipe de Leilões pelo altruísmo testemunhado nas ações voluntárias.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>Leo Lara, Paulinho do Capoeirão</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4848/mocao_02-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4848/mocao_02-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação dos vereadores que estas subscrevem, confere a presente Moção de pesar aos familiares de : Joaquim José Mendonça, pelo seu falecimento ocorrido em 02.02.2024.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>Leo Lara, Nenê do Veloso, Paulinho do Capoeirão, Paulinho do Dicó, Robson Cambraia, Rosimar Machado, Weulis</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4849/mocao_03-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4849/mocao_03-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação de seus vereadores, registra profundo pesar pelo falecimento de Amélia Cristina Lima Silva, pelo seu falecimento ocorrido em 14 de Fevereiro de 2024.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>Cáthya Goulart, Leo Lara, Murilo Rodrigues, Nenê do Veloso, Paulinho do Capoeirão, Paulinho do Dicó, Robson Cambraia, Rosimar Machado, Weulis</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4850/mocao_04-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4850/mocao_04-24.pdf</t>
   </si>
   <si>
     <t>Moção de APOIO á proposta de Emenda da Constituição Estadual que dá nova redação ao caput do artigo 24 da Constituição do Estado e acrescenta os §11 e §12 ao mesmo diploma legal (PEC do Miosp/MG).</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4851/mocao_05-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4851/mocao_05-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente Moção de Aplausos a ACAP- Associação de Catadores Amigos de Pains.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4852/mocao_06-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4852/mocao_06-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente Moção de Aplausos a Vanderli Gomes Rodrigues Nascimento.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4853/mocao_07-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4853/mocao_07-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente Moção de Aplausos ao Sr. Paulo Nunes da Silva.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4854/mocao_08-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4854/mocao_08-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente moção de Aplausos a: Jatanaél de Faria Alves.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4855/mocao_09-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4855/mocao_09-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente moção de aplausos a: Matheus Gonçalves de Jesus.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4856/mocao_10-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4856/mocao_10-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente moção de aplausos, pelo destaque nas competições de rodeio, a: Heitor Faria Belo de Castro.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4857/mocao_11-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4857/mocao_11-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente moção de aplausos, pelo destaque em sua área de atuação, a: Joel Amaro dos Santos Junior.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>Robson Cambraia</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4858/mocao_12-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4858/mocao_12-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente moção de aplausos a : Osvaldo Costa Silva Júnior.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4859/mocao_13-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4859/mocao_13-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente moção de pesar aos familiares de : José Geraldo de Faria pelo seu falecimento.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4860/mocao_14-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4860/mocao_14-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente moção de Congratulações a: _x000D_
 Maria de Oliveira Faria.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4861/mocao_15-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4861/mocao_15-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente moção de aplausos a : Marta Cristina Pinto Dias, pelo destaque em sua área de atuação.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>Nenê do Veloso</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4862/mocao_16-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4862/mocao_16-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve, confere a presente moção de aplausos a : Giovanni Borges Teixeira.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4863/mocao_17-24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4863/mocao_17-24.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Pains, por manifestação do vereador que esta subscreve abaixo , vem demonstrar, por meio desta moção, profundo de Pesar aos familiares de Levi Augusto da Silva, pelo seu falecimento, ocorrido recentemente.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Marco Aurélio Rabelo Gomes</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/</t>
+    <t>http://sapl.pains.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a Concessão do Reajuste Anual Salarial, Revisão Anual de Vencimento aos Servidores Municipais, Poder Legislativo e do serviço Autônomo de Água e Esgoto de Pains, conforme art 117, do estatuto dos servidores do Município de Pains.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Fixação do Piso dos Profissionais do Magistério Público da Educação Básica 2024.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
@@ -706,308 +706,308 @@
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
     <t>Concede Contribuição financeira para a Associação Protetora dos Animais - Focinho Gelado.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com Banco do Brasil S.A.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4815/requerimento_01-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4815/requerimento_01-2024.pdf</t>
   </si>
   <si>
     <t>Solicito o envio de informações e documentos (pareceres jurídicos) sobre a insegurança jurídica imposta pela falta de clareza na interpretação das leis em vigência, visando esclarecer sobre a real intenção de mudanças por meio de Projetos de Leis.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4816/requerimento_02-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4816/requerimento_02-2024.pdf</t>
   </si>
   <si>
     <t>Requereremos Informações sobre as falhas e interrupções de Sinal da Operadora Vivo, por ser uma demanda recorrente, solicitamos a presença de representantes da Vivo na reunião ordinária do dia quatro de Março para que possamos discutir melhor sobre o assunto visando a um atendimento de qualidade á população Painense.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4817/requerimento_03-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4817/requerimento_03-2024.pdf</t>
   </si>
   <si>
     <t>Solicito o envio de informações se serão realizadas a cirurgias de cataratas e se sim, quando serão realizadas. As mesmas estão sendo anunciadas deste o final de 2023, e como existem desencontros de informações pede-se a data correta da realização, devido á grande demanda destas cirurgias em nosso município.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4818/requerimento_04-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4818/requerimento_04-2024.pdf</t>
   </si>
   <si>
     <t>Solicito, seja prestado informações sobre o pagamento de 1/3 constitucional de férias, dos servidores públicos municipais do Poder Executivo, tendo em vista que foi procurado e informado que "pelas informações do setor de pessoal" não seria possível o pagamento por impedimentos do sistema e-social.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4819/requerimento_05-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4819/requerimento_05-2024.pdf</t>
   </si>
   <si>
     <t>Solicito seja prestado informações sobre o número atual servidores da Prefeitura Municipal de Pains, funcionários efetivos e contratados e comissionados.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>Cáthya Goulart, Leo Lara, Murilo Rodrigues, Nenê do Veloso, Paulinho do Capoeirão, Paulinho do Dicó, Robson Cambraia, Rosimar Machado</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4820/requerimento_06-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4820/requerimento_06-2024.pdf</t>
   </si>
   <si>
     <t>Requerem tramitação em regime de urgência especial e única votação para o seguinte projeto de Lei:  _x000D_
 PL 1818- Contribuição Financeira a Associação Protetora de Animais - Focinho Gelado.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4821/requerimento_07-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4821/requerimento_07-2024.pdf</t>
   </si>
   <si>
     <t>Respeitosamente exponho demandas que me foram apresentadas e para quais acredito que providências urgentes devem ser tomadas, são elas: _x000D_
 *Capina no trevo de entroncamento da MG-439 com a BR-354 e as margens da rodovia do trevo até Pains. _x000D_
 * Capina no trevo de entroncamento da MG- 170 com o acesso ao distrito rural de Vila Costina. _x000D_
 * Capina no trevo do povoamento rural "Mina", no entroncamento da com a MG-170.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>Cáthya Goulart, Murilo Rodrigues, Paulinho do Capoeirão, Paulinho do Dicó, Rosimar Machado</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4822/requerimento_08-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4822/requerimento_08-2024.pdf</t>
   </si>
   <si>
     <t>Requerem tramitação em regime de urgência especial e única votação para o seguinte projeto de Lei: _x000D_
 PL 1819- Contratação de operação de crédito junto ao Banco do Brasil SA.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4823/requerimento_09-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4823/requerimento_09-2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado um convite aos proprietários de farmácias localizadas no perímetro urbano de Pains, para participarem da próxima reunião da Câmara Municipal, com o objetivo de articulação de diálogo buscando uma alternativa viável ao atendimento da população que necessitar de produtos farmacêuticos fora do horário comercial.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4824/requerimento_10-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4824/requerimento_10-2024.pdf</t>
   </si>
   <si>
     <t>Trata-se de uma caixa de esgoto que está danificada, tendo em vista que foi construída em local aparentemente inadequado. Ela está situada na Rua Castelo Branco, na altura da residência 145, parte dela está na calçada, no meio fio e na rua.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4825/requerimento_11-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4825/requerimento_11-2024.pdf</t>
   </si>
   <si>
     <t>Fica convocados o secretário e o Diretor do Hospital a comparecerem na reunião plenária da Câmara Municipal de Pains, a ser realizada na sede deste Legislativo, no dia 20 de maio de 2024, as 19:00H, com o objetivo de prestarem esclarecimentos quanto á demora nos atendimentos aos pacientes do hospital e imagens das câmeras de segurança do circuito interno do hospital.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4826/requerimento_12-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4826/requerimento_12-2024.pdf</t>
   </si>
   <si>
     <t>Solicito informações acerca do efetivo repasse de recursos financeiros relativos a emendas impositivas para as organizações sociais contempladas na LOA: 1592/2023.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4827/requerimento_13-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4827/requerimento_13-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que esclareça sobre o acúmulo de lixo nas lixeiras localizadas no trevo do bairro Alvorada sentido Mata das Borboletas.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4828/requerimento_14-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4828/requerimento_14-2024.pdf</t>
   </si>
   <si>
     <t>Tendo em vista o disposto na Lei 11.738/2008, que fixa o piso nacional dos servidores públicos da Educação Básica, requer seja certificado a existência de servidor com recebimento de remuneração abaixo do piso nacional no período de janeiro/2019 até a presente data. Tendo ocorrido pagamento abaixo do piso nacional fixado pela Lei 11.738/2008, e alterações posteriores, seja encaminhada a devida justificativa e fundamentação.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4829/requerimento_15-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4829/requerimento_15-2024.pdf</t>
   </si>
   <si>
     <t>Requerem tramitação em regime de urgência especial e única votação para o seguinte projeto de lei: _x000D_
 PL 1826- Concessão de subvenção para Sociedade São Vicente de Paula.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>Cáthya Goulart, Leo Lara, Paulinho do Capoeirão, Paulinho do Dicó, Robson Cambraia, Weulis</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4830/requerimento_16-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4830/requerimento_16-2024.pdf</t>
   </si>
   <si>
     <t>Foi encaminhado pedido de apuração de irregularidade e vício na isonomia, igualdade, e vinculação ao instrumento convocatório, em certame realizado pela Prefeitura, bem como que fosse aberto processo para apuração, cujo objeto é a contratação de empresa para prestação de serviço de extensão de rede elétrica.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4831/requerimento_17-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4831/requerimento_17-2024.pdf</t>
   </si>
   <si>
     <t>É o presente para expor a atual situação e solicitar a poda de árvores nas margens da rodovia MG-170, no trecho que liga a Cidade de Pains á Pimenta, com destaque para 2 locais: entre a Rua Severiano Rabelo até o bairro Alvorada e no trecho próximo "Posto Agropecuário".</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4832/requerimento_18-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4832/requerimento_18-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja prestada a esta Casa informação sobre qual é a agencia reguladora á qual o Serviço Autônomo de Água e Esgoto- SAAE está submetido. Certos de vosso atendimento á nossa solicitação, renovo protestos de consideração.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4833/requerimento_19-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4833/requerimento_19-2024.pdf</t>
   </si>
   <si>
     <t>Convocação Secretária Ana Luisa Silva Rodrigues, a comparecer reunião plenária da Câmara Municipal de Pains, com o objetivo de prestar esclarecimentos quanto ao processo de licenciamento de empresas que operam na região onde se encontra o "Cálice", cartão postal de Pains.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>Murilo Rodrigues, Paulinho do Dicó, Robson Cambraia</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4889/requerimento_20-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4889/requerimento_20-2024.pdf</t>
   </si>
   <si>
     <t>Fica convocado Sr. Marcone Costa Silva, nos termos do artigo 29 da Lei Orgânica Municipal, a comparecer reunião plenária da Câmara Municipal de Pains, a ser realizada na sede deste Legislativo, no dia 21 de outubro de 2024, as 19:00H, com o objetivo de prestar esclarecimentos sobre: _x000D_
 - Regulamentação da taxa mínima de água e esgoto._x000D_
 - Lista de contratados e Concursados_x000D_
 - Saldo em caixa do SAAE.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4834/requerimento_21-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4834/requerimento_21-2024.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste requerer a Prestação de Contas do SAAE dos anos de 2021 a 2024, como solicitado na reunião do dia 21/10/2024.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>Cáthya Goulart, Murilo Rodrigues, Nenê do Veloso, Paulinho do Capoeirão, Paulinho do Dicó, Robson Cambraia, Weulis</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4835/requerimento_22-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4835/requerimento_22-2024.pdf</t>
   </si>
   <si>
     <t>Requerem tramitação em regime de urgência especial e única votação para o seguinte projeto de lei:_x000D_
 PL 1834- Concessão de contribuição financeira para Associação Protetora dos Animais Focinho Gelado.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4836/requerimento_23-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4836/requerimento_23-2024.pdf</t>
   </si>
   <si>
     <t>O presente requerimento tem o objetivo de colher informações e registrar formalmente minha comunicação quanto a situação da quadra poliesportiva que está em construção no povoado rural do Capoeirão, Iniciada por meio do processo licitatório da Tomada de Preços 10/2019, a construção da quadra na localidade do Capoeirão, a qual encontra-se inacabada.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>Cáthya Goulart, Murilo Rodrigues, Nenê do Veloso, Paulinho do Capoeirão, Paulinho do Dicó, Robson Cambraia, Rosimar Machado, Weulis</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4837/requerimento_24-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4837/requerimento_24-2024.pdf</t>
   </si>
   <si>
     <t>Requerem tramitação em regime de urgência especial e única votação para o seguinte projeto de lei:_x000D_
 PDL 248- Concessão de Título de Honra ao Mérito.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>Requerimento 25 Foi enviado em forma de Ofício.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>Requerimento 26 Foi enviado em forma de Ofício.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4888/requerimento_27-2024.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4888/requerimento_27-2024.pdf</t>
   </si>
   <si>
     <t>Sr. Prefeito reiteramos a requisição de documentos requeridos no ofício 92/2024, referente ao pronunciamento, tendo em vista que devidamente encaminhado, até a presente data não foi respondido.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1314,67 +1314,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4740/01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4741/02-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4742/03-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4743/04-24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4744/05-24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4745/06-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4746/07-24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4747/08-24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4748/09-24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4749/10-24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4750/11-24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4751/12-24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4752/13-24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4753/14-24.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4754/15-24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4755/16-24.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4756/17-24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4757/18-24.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4758/19-24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4759/20-24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4760/21-24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4761/22-24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4762/23-24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4763/24-24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4764/25-24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4765/26-24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4766/27-24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4767/28-24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4768/29-24.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4769/30-24.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4847/mocao_01-24.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4848/mocao_02-24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4849/mocao_03-24.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4850/mocao_04-24.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4851/mocao_05-24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4852/mocao_06-24.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4853/mocao_07-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4854/mocao_08-24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4855/mocao_09-24.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4856/mocao_10-24.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4857/mocao_11-24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4858/mocao_12-24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4859/mocao_13-24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4860/mocao_14-24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4861/mocao_15-24.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4862/mocao_16-24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4863/mocao_17-24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4815/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4816/requerimento_02-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4817/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4818/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4819/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4820/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4821/requerimento_07-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4822/requerimento_08-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4823/requerimento_09-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4824/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4825/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4826/requerimento_12-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4827/requerimento_13-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4828/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4829/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4830/requerimento_16-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4831/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4832/requerimento_18-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4833/requerimento_19-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4889/requerimento_20-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4834/requerimento_21-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4835/requerimento_22-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4836/requerimento_23-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4837/requerimento_24-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4888/requerimento_27-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4740/01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4741/02-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4742/03-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4743/04-24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4744/05-24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4745/06-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4746/07-24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4747/08-24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4748/09-24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4749/10-24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4750/11-24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4751/12-24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4752/13-24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4753/14-24.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4754/15-24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4755/16-24.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4756/17-24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4757/18-24.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4758/19-24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4759/20-24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4760/21-24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4761/22-24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4762/23-24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4763/24-24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4764/25-24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4765/26-24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4766/27-24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4767/28-24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4768/29-24.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4769/30-24.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4847/mocao_01-24.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4848/mocao_02-24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4849/mocao_03-24.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4850/mocao_04-24.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4851/mocao_05-24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4852/mocao_06-24.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4853/mocao_07-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4854/mocao_08-24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4855/mocao_09-24.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4856/mocao_10-24.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4857/mocao_11-24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4858/mocao_12-24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4859/mocao_13-24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4860/mocao_14-24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4861/mocao_15-24.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4862/mocao_16-24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4863/mocao_17-24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4815/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4816/requerimento_02-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4817/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4818/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4819/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4820/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4821/requerimento_07-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4822/requerimento_08-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4823/requerimento_09-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4824/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4825/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4826/requerimento_12-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4827/requerimento_13-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4828/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4829/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4830/requerimento_16-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4831/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4832/requerimento_18-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4833/requerimento_19-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4889/requerimento_20-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4834/requerimento_21-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4835/requerimento_22-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4836/requerimento_23-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4837/requerimento_24-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2024/4888/requerimento_27-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="130.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>