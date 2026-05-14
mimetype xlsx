--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,2340 +54,2340 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rosimar Machado</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1173/indicacao_2005_n_1.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1173/indicacao_2005_n_1.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ILUMINAÇÃO E INSTALAÇÃO DE SANITÁRIOS NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1174/indicacao_2005_n_2.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1174/indicacao_2005_n_2.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO TAPA-BURACOS NA RUA SEVERIANO RABELO E AV. GONÇALVES DE MELO.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Joel do União</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1175/indicacao_2005_n_3.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1175/indicacao_2005_n_3.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA DO CALCÁRIO; COLOCAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA,CALÇAMENTO NOS PASSEIOS,TRÊS REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcinho do Lalado</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1176/indicacao_2005_n_4.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1176/indicacao_2005_n_4.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM TELEFONE PÚBLICO NA ENTRADA DO DISTRITO DE VILA COSTINA.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1177/indicacao_2005_n_5.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1177/indicacao_2005_n_5.pdf</t>
   </si>
   <si>
     <t>IMPEDIR O TRÂNSITO DE AUTOMÓVEIS E MOTOCICLETAS,EXCETO PARA MANOBRAS EM GARAGENS, NO CENTRO  DA CIDADE, NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1178/indicacao_2005_n_6.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1178/indicacao_2005_n_6.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SERVIÇO DE TRANSPORTE COLETIVO DO BAIRRO ALVORADA PARA PAINS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1179/indicacao_2005_n_7.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1179/indicacao_2005_n_7.pdf</t>
   </si>
   <si>
     <t>MELHORAR A ILUMINAÇÃO DAS PRAÇAS TONICO RABELO E JUCA MANECA.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1180/indicacao_2005_n_8.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1180/indicacao_2005_n_8.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UNIFORMES PARA TODOS OS FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Pedro Pain</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1181/indicacao_2005_n_9.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1181/indicacao_2005_n_9.pdf</t>
   </si>
   <si>
     <t>CONCLUIR A REDE DE ESGOTO DA COMUNIDADE DA MINA.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Leo Lara</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1182/indicacao_2005_n_10.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1182/indicacao_2005_n_10.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE APARELHO DE ULTRA-SOM PARA USO DA POPULAÇÃO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1183/indicacao_2005_n_11.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1183/indicacao_2005_n_11.pdf</t>
   </si>
   <si>
     <t>PINTAR FAIXAS DE SINALIZAÇÃO NOS QUEBRA-MOLA.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1184/indicacao_2005_n_12.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1184/indicacao_2005_n_12.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO E APROFUNDAMENTO DO CÓRREGO QUE ATRAVESSA O DISTRITO DE VILA COSTINA.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1185/indicacao_2005_n_13.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1185/indicacao_2005_n_13.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DO FINAL DAS RUAS: JOÃO MARÇAL DE MELO E PADRE FRANCISCO GOULART E TRAVESSA JOAQUIM MURTINHO.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1186/indicacao_2005_n_14.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1186/indicacao_2005_n_14.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR EM MÃO ÚNICA O TRÂNSITO DE VEÍCULOS NAS RUAS: TANCREDO NEVES E JOÃO MARÇAL DE MELO.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Taninha</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1187/indicacao_2005_n_15.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1187/indicacao_2005_n_15.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO,CALÇAMENTO E TELEFONE PÚBLICO NO CAPOEIRÃO.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1188/indicacao_2005_n_16.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1188/indicacao_2005_n_16.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA BELA VISTA.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1189/indicacao_2005_n_17.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1189/indicacao_2005_n_17.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA DE LAZER EM VILA COSTINA.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4709/indicacao_18_2005.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4709/indicacao_18_2005.pdf</t>
   </si>
   <si>
     <t>IMPLANTALÇAO DE UMA USINA DE RECICLAGEM DE LIXO</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1190/indicacao_2005_n_19.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1190/indicacao_2005_n_19.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSO SUPLETIVO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2373/indicacao_2005_n_20.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2373/indicacao_2005_n_20.pdf</t>
   </si>
   <si>
     <t>Maior atuação do secretário de esportes junto ao alunos da escolinha de futebol e contratação de uma psicóloga para atender os mesmos.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Giovanni Caxuleta</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1191/indicacao_2005_n_21.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1191/indicacao_2005_n_21.pdf</t>
   </si>
   <si>
     <t>REABERTURA DO ESTÁDIO MUNICIPAL DO BATISTÃO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1192/indicacao_2005_n_22.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1192/indicacao_2005_n_22.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1193/indicacao_2005_n_23.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1193/indicacao_2005_n_23.pdf</t>
   </si>
   <si>
     <t>ORGANIZAÇÃO DE DESFILES COMEMORATIVOS DA INDEPENDÊNCIA NACIONAL.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1194/indicacao_2005_n_24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1194/indicacao_2005_n_24.pdf</t>
   </si>
   <si>
     <t>AMPLIAR AS COMEMORAÇÕES DO DIA DO TRABALHADOR.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1195/indicacao_2005_n_25.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1195/indicacao_2005_n_25.pdf</t>
   </si>
   <si>
     <t>PRIORIZAR A CONSERVAÇÃO DAS ESTRADAS RURAIS: PAINS, SENTIDO CALCIOLÂNDIA E PAINS SENTIDO CAPOEIRÃO.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1196/indicacao_2005_n_26.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1196/indicacao_2005_n_26.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANITÁRIOS E BEBEDOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1197/indicacao_2005_n_27.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1197/indicacao_2005_n_27.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TRÊS POSTES DE ILUMINAÇÃO PÚBLICA NA RUA MIGUEL BATISTA, NO DISTRITO DE VILA COSTINA</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1198/indicacao_2005_n_28.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1198/indicacao_2005_n_28.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NO BAIRRO EMIDINHO.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1199/indicacao_2005_n_29.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1199/indicacao_2005_n_29.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO POVOAMENTO DO CORUMBÁ,COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA RUA PRINCIPAL E INSTALAÇÃO DE TELEFONE PÚBLICO.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1200/indicacao_2005_n_30.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1200/indicacao_2005_n_30.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE DOIS POSTES DE ILUMINAÇÃO PÚBLICA NA RUA BELA VISTA E COLOCAÇÃO DE UM POSTE TAMBÉM NA TRAVESSA DA RUA BELA VISTA, PARALELA À APAE.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1201/indicacao_2005_n_31.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1201/indicacao_2005_n_31.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A LIMPAR DOS LOTES VAGOS DA ESQUINA DAS RUAS PE.FRANCISCO GOULART E VER.PEDRO DE PAULA.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1202/indicacao_2005_n_32.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1202/indicacao_2005_n_32.pdf</t>
   </si>
   <si>
     <t>TÉRMINO DA CANALIZAÇÃO DO CÓRREGO DA VAZANTE.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1203/indicacao_2005_n_33.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1203/indicacao_2005_n_33.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA NA RUA ANTONIO JOAQUIM, DISTRITO DE VILA COSTINA.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1204/indicacao_2005_n_34.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1204/indicacao_2005_n_34.pdf</t>
   </si>
   <si>
     <t>DESFAZER DE ALGUNS IMÓVEIS E BENS PÚBLICOS MUNICIPAIS PARA FORTALECER O CAIXA DA PREFEITURA.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Geraldo Davi</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1205/indicacao_2005_n_35.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1205/indicacao_2005_n_35.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO VEÍCULO QUE TRANSPORTA ESTUDANTES DO SÃO LOURENÇO, CÓRREGO DA VACA E CARDOSOS.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1206/indicacao_2005_n_36.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1206/indicacao_2005_n_36.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA RUA PE.JOSÉ VENÂNCIO.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1207/indicacao_2005_n_37.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1207/indicacao_2005_n_37.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DAS EDIFICAÇÕES E DO MOBILIÁRIO URBANO A FACILITAR O ACESSO DE PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2377/indicacao_2005_n_38.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2377/indicacao_2005_n_38.pdf</t>
   </si>
   <si>
     <t>Necessidade de assinatura de convênio para viabilizar o seguinte:_x000D_
 - Reforma geral na Delegacia de Polícia Civil, adotando os seguintes procedimentos: recuperação da cerca elétrica, reforma dos banheiros, do telhado, da parte elétrica, recolocação de vidros  nas janelas._x000D_
 -Instalação de linha telefônica, aparelho de fax e computador para informatizar os serviços._x000D_
 -Instalação de bebedouro._x000D_
 -Instalação de placa de identificação do prédio com o símbolo da Polícia Civil.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1208/indicacao_2005_n_39.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1208/indicacao_2005_n_39.pdf</t>
   </si>
   <si>
     <t>RIGOR NA APLICAÇÃO DA LEI MUNICIPAL Nº 52, CÓDIGO DE POSTURAS, QUE PROÍBE A CRIAÇÃO DE PORCOS DENTRO DA CIDADE._x000D_
 CRIAÇÃO DE CANIL</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1209/indicacao_2005_n_40.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1209/indicacao_2005_n_40.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONFECÇÃO DE CARTEIRAS DE IDENTIDADE AQUI EM PAINS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1210/indicacao_2005_n_41.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1210/indicacao_2005_n_41.pdf</t>
   </si>
   <si>
     <t>COLOCAR TELA DE PROTEÇÃO AO REDOR DA QUADRA DO BAIRRO ALVORADA E ACENDER AS LUZES DA QUADRA DURANTE OS JOGOS.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1211/indicacao_2005_n_42.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1211/indicacao_2005_n_42.pdf</t>
   </si>
   <si>
     <t>SOMAR ESFORÇOS JUNTO AO COMANDO DA POLICIA MILITAR DE MINAS, OBJETIVANDO O AUMENTO DO NÚMERO DE POLICIAIS PARA ATENDER NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1212/indicacao_2005_n_43.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1212/indicacao_2005_n_43.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DAS RUAS MIGUEL BATISTA,ETELVINO VENÂNCIO E RUA DO CEMITÉRIO NO DISTRITO DE VILA COSTINA.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1213/indicacao_2005_n_44.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1213/indicacao_2005_n_44.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA QUADRA DE ESPORTE DE VILA COSTINA.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1214/indicacao_2005_n_45.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1214/indicacao_2005_n_45.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUAS NO BAIRRO ALVORADA E CONSTRUÇÃO DE MEIO-FIO NOS LOCAIS NECESSÁRIOS.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1215/indicacao_2005_n_46.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1215/indicacao_2005_n_46.pdf</t>
   </si>
   <si>
     <t>CONCERTO NAS AVENIDAS JOAQUIM ALVES RABELO</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1216/indicacao_2005_n_47.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1216/indicacao_2005_n_47.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAR O TRÂNSITO NA FRETE DA ESCOLA MUNICIPAL JOSÉ MARIA DA FONSECA.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1217/indicacao_2005_n_48.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1217/indicacao_2005_n_48.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BEBEDOURO NO ESTÁDIO MUNICIPAL DO BATISTÃO.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1218/indicacao_2005_n_49.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1218/indicacao_2005_n_49.pdf</t>
   </si>
   <si>
     <t>FAZER PAGAMENTO DO 13º SALÁRIO NA DATA DE ANIVERSÁRIO DE CADA FUNCIONÁRIO.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2378/indicacao_2005_n_50.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2378/indicacao_2005_n_50.pdf</t>
   </si>
   <si>
     <t>Melhorar a sinalização que proíbe o trânsito de veículos pesados na rua José Bonifácio, bem como fiscalizar o cumprimento desta regulamentação.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2379/indicacao_2005_n_51.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2379/indicacao_2005_n_51.pdf</t>
   </si>
   <si>
     <t>Colocar bancos, calçamento e solicitar à Telemar a  instalação de telefone público na Praça Letícia Fonseca de Paula.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1219/indicacao_2005_n_52.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1219/indicacao_2005_n_52.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA EM FRENTE À RESIDÊNCIA DO SR.PIRÓ.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2380/indicacao_2005_n_53.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2380/indicacao_2005_n_53.pdf</t>
   </si>
   <si>
     <t>Aquisição de computadores e treinamento de alunos de 1ª a 4ª séries.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1220/indicacao_2005_n_54.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1220/indicacao_2005_n_54.pdf</t>
   </si>
   <si>
     <t>REAJUSTE SALARIAL PARA FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1221/indicacao_2005_n_55.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1221/indicacao_2005_n_55.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO AO SR.ARI SOARES DA SILVA QUE NECESSITA DE CAMINHÕES E UMA CARREGADEIRA PARA REALIZAR SERVIÇO EM SUA FAZENDA.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1222/indicacao_2005_n_56.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1222/indicacao_2005_n_56.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TAPA-BURACO EM DIVERSOS TRECHOS NA RODOVIA MG 439.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1223/indicacao_2005_n_57.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1223/indicacao_2005_n_57.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE POÇO ARTESIANO E TRATAMENTO DE ÁGUA NA COMUNIDADE DA MATINHA.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1224/indicacao_2005_n_58.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1224/indicacao_2005_n_58.pdf</t>
   </si>
   <si>
     <t>REMOVER ÁRVORES DA RUA DO CALCÁRIO, PRÓXIMO AO CEMITÉRIO.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1225/indicacao_2005_n_59.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1225/indicacao_2005_n_59.pdf</t>
   </si>
   <si>
     <t>DESIGNAR UM AUXILIAR DE ENFERMAGEM PARA ATENDIMENTO NA CASA DE REPOUSO DA SOCIEDADE SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1226/indicacao_2005_n_60.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1226/indicacao_2005_n_60.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE POÇO ARTESIANO NA COMUNIDADE DO SUMIDOURO E DO CARVÃO.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1227/indicacao_2005_n_61.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1227/indicacao_2005_n_61.pdf</t>
   </si>
   <si>
     <t>SOLICITA REAJUSTE SALARIAL PARA SERVIDORES DE CARREIRA E APOSENTADOS.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1228/indicacao_2005_n_62.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1228/indicacao_2005_n_62.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NOS EQUIPAMENTOS DO SISTEMA DE TELEVISÃO.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1229/indicacao_2005_n_63.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1229/indicacao_2005_n_63.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS PORTÕES NOS MUROS DO ESTÁDIO DO BATISTÃO, NO CAMPINHO DE TREINAMENTO INSTALAR TRÊS PORTÕES NOS MUROS, CONSTRUIR VESTIÁRIOS E COLOCAR ÁGUA PARA SERVIR AOS JOGADORES.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1230/indicacao_2005_n_64.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1230/indicacao_2005_n_64.pdf</t>
   </si>
   <si>
     <t>AGUAR AS PRINCIPAIS AVENIDAS DE PAINS, DEVIDO A POLUIÇÃO.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1231/indicacao_2005_n_65.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1231/indicacao_2005_n_65.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE QUEBRA-MOLA NA RUA PE.JOSÉ VENÂNCIO ENTRE OS NÚMEROS 157 E 207.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1232/indicacao_2005_n_66.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1232/indicacao_2005_n_66.pdf</t>
   </si>
   <si>
     <t>RESOLVER PROBLEMA DA REDE DE ESGOTO NA VILA CRISPIM, PRÓXIMO AO CAMPINHO E MELHORAR E ORGANIZAR O CAMPINHO DE FUTEBOL.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1233/indicacao_2005_n_67.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1233/indicacao_2005_n_67.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR VEÍCULO PARA BUSCAR AS PESSOAS QUE MORAM NA ZONA RURAL E PRECISAM SE DESLOCAR PARA OUTRAS CIDADES PARA PROCEDIMENTOS MÉDICOS.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1234/indicacao_2005_n_68.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1234/indicacao_2005_n_68.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE TERRENO PARA INSTALAÇÃO DE FÁBRICA DE MÓVEIS.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1235/indicacao_2005_n_69.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1235/indicacao_2005_n_69.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSO SUPLETIVO DO 2º GRAU PARA O ANO DE 2006.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1236/indicacao_2005_n_70.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1236/indicacao_2005_n_70.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR EQUIPAMENTOS PARA O POSTO DE SAÚDE DO POVOADO DA MINA.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1237/indicacao_2005_n_71.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1237/indicacao_2005_n_71.pdf</t>
   </si>
   <si>
     <t>REAPROVEITAMENTO DE BANCOS E PLANTAS D PRAÇA TONICO RABELO.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1238/indicacao_2005_n_72.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1238/indicacao_2005_n_72.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS URGENTES NO COMBATE AOS ESCORPIÕES, QUE SÃO COMUMENTE ENCONTRADOS NAS RUA JOÃO BATISTA VELOSO,CONTORNO E PRAÇA TONICO RABELO.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1239/indicacao_2005_n_73.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1239/indicacao_2005_n_73.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE POLICIAIS FIQUEM DE GUARDAS NA PRAÇA TONICO RABELO AOS DOMINGOS À TARDE.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1240/indicacao_2005_n_74.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1240/indicacao_2005_n_74.pdf</t>
   </si>
   <si>
     <t>TRATAMENTO DE ESGOTO NO DISTRITO DE VILA COSTINA.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1241/indicacao_2005_n_75.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1241/indicacao_2005_n_75.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E CALÇAMENTO NA RUA JOSÉ BONIFÁCIO.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1242/indicacao_2005_n_76.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1242/indicacao_2005_n_76.pdf</t>
   </si>
   <si>
     <t>ARRUMAR AS ESTRADAS DA COMUNIDADE DA MINA.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1243/indicacao_2005_n_77.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1243/indicacao_2005_n_77.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO NA PRAÇA TONICO RABELO DE UM BANHEIRO PÚBLICO.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1244/indicacao_2005_n_78.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1244/indicacao_2005_n_78.pdf</t>
   </si>
   <si>
     <t>PERFURAÇÃO DE UM POÇO ARTESIANO NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1245/indicacao_2005_n_79.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1245/indicacao_2005_n_79.pdf</t>
   </si>
   <si>
     <t>PLACA INDICATIVA DE PONTO DE ÔNIBUS NA RUA SEVERIANO RABELO E REGULAMENTAR O TRÂNSITO NO LOCAL.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1246/indicacao_2005_n_80.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1246/indicacao_2005_n_80.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE DE PAINS A PARANAÍBA PARA DUAS PESSOAS REENCONTRAREM ENTES.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1247/indicacao_2005_n_81.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1247/indicacao_2005_n_81.pdf</t>
   </si>
   <si>
     <t>COLOCAR MANILHA PARA CONTENÇÃO DE ÁGUA NA ROCINHA DO RECREIO, MARGENS DA RODOVIA MG-439.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1248/indicacao_2005_n_82.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1248/indicacao_2005_n_82.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE REDUTORES DE VELOCIDADE EM ALGUNS TRECHOS DA RODOVIA MG-170.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1249/indicacao_2005_n_83.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1249/indicacao_2005_n_83.pdf</t>
   </si>
   <si>
     <t>SOLUCIONAR PROBLEMA DA ÁGUA QUE EMPOÇA NA RUA BELA VISTA, PRÓXIMO À ESCOLA DA APAE._x000D_
 MELHORIA DAS CONDIÇÕES DA RUA ATRÁS DO GRUPO EM CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1250/indicacao_2005_n_84.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1250/indicacao_2005_n_84.pdf</t>
   </si>
   <si>
     <t>INCENTIVE ABERTURA DE UMA ABERTURA.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1251/indicacao_2005_n_85.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1251/indicacao_2005_n_85.pdf</t>
   </si>
   <si>
     <t>CAPINAR E PLANTAR GRANA NOS BARRANCOS DA ENTRADA DA CIDADE NAS MARGENS DA RODOVIA MG-439.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1252/indicacao_2005_n_86.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1252/indicacao_2005_n_86.pdf</t>
   </si>
   <si>
     <t>PROMOVER UM REAJUSTE SALARIAL PARA TODOS OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1253/indicacao_2005_n_87.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1253/indicacao_2005_n_87.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BEBEDOUROS NO POLIESPORTIVO DO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1254/indicacao_2005_n_88.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1254/indicacao_2005_n_88.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DO BAIRRO DA ROCINHA (SR.LINDOLFO).</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2381/indicacao_2005_n_89.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2381/indicacao_2005_n_89.pdf</t>
   </si>
   <si>
     <t>Destino adequado para o lixo hospitalar.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1255/indicacao_2005_n_90.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1255/indicacao_2005_n_90.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA AUMENTAR O EFETIVO DA POLÍCIA MILITAR PARA DEZ POLICIAIS.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1256/indicacao_2005_n_91.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1256/indicacao_2005_n_91.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NO BAIRRO EMIDINHO.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1257/indicacao_2005_n_92.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1257/indicacao_2005_n_92.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DAS RUAS DO CAPOEIRÃO.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1258/indicacao_2005_n_93.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1258/indicacao_2005_n_93.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM MATA-BURRO E ARRUMAR A ESTRADA NO AMARGOSO, PRÓXIMO A PROPRIEDADE DO SR. SALVADOR (DURICO).</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1259/indicacao_2005_n_94.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1259/indicacao_2005_n_94.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESTRADA QUE LIGA PAINS AO CORUMBÁ</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1260/indicacao_2005_n_95.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1260/indicacao_2005_n_95.pdf</t>
   </si>
   <si>
     <t>TENTAR JUNTO AOS ÓRGÃOS COMPETENTES, RESOLVER O PROBLEMA DA ÁGUA CONTAMINADA PELA ESQUISTOSSOMOSE DA COMUNIDADE DO CORUMBÁ.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1261/indicacao_2005_n_96.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1261/indicacao_2005_n_96.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VELÓRIO E ILUMINAÇÃO DO CEMITÉRIO DE VILA COSTINA.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1262/indicacao_2005_n_97.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1262/indicacao_2005_n_97.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA BIBLIOTECA PÚBLICA.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1263/indicacao_2005_n_98.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1263/indicacao_2005_n_98.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BUEIRO NA RUA JOAQUIM MURTINHO EM FRENTE A OFICINA DO EDINHO E NA BELA VISTA.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1264/indicacao_2005_n_99.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1264/indicacao_2005_n_99.pdf</t>
   </si>
   <si>
     <t>PINTURA DE QUEBRA-MOLAS NA RUA JUCA RODRIGUES, COLOCAÇÃO DE PLACAS INDICATIVAS DE QUEBRA-MOLAS NA CIDADE.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1265/indicacao_2005_n_100.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1265/indicacao_2005_n_100.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO PARA AS RUAS DA COMUNIDADE DA MINA.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem Justificativa de apresentação de matéria</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2372/indicacao_2005_n_18.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2372/indicacao_2005_n_18.pdf</t>
   </si>
   <si>
     <t>Implantação de uma usina de reciclagem de lixo.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/754/1_-__rangel_da_silva.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/754/1_-__rangel_da_silva.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE PESAR PELO FALECIMENTO DO JOVEM RANGEL DA SILVA.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/757/2_-_jose_mauricio_ceara.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/757/2_-_jose_mauricio_ceara.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO JOVEM JOSÉ MAURÍCIO CEARÁ PELA SUA ASSIDUIDADE ÀS REUNIÕES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/758/3_-_ronaldo_marcio_goncalves.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/758/3_-_ronaldo_marcio_goncalves.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO O SR. PREFEITO MUNICIPAL, RONALDO MÁRCIO GONÇALVES, PELO CESSÃO DE PRÉDIO,PARA O SAAE.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/761/4_-_ronaldo_marcio_goncalves.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/761/4_-_ronaldo_marcio_goncalves.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR PREFEITO MUNICIPAL, RONALDO MÁRCIO GONÇALVES, PELO APOIO FINANCEIRO À ESCOLA DE SAMBA.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/766/5_-_atletas_da_e.e._padre_jose_venancio.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/766/5_-_atletas_da_e.e._padre_jose_venancio.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO OS ALUNOS ATLETAS DA E.E.PE.JOSÉ VENÂNCIO PELA PARTICIPAÇÃO E DESEMPENHO NA COPA TELEMIG CELULAR DE VÔLEI.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>Geraldo Davi, Giovanni Caxuleta, Joel do União, Leo Lara, Marcinho do Lalado, Pedro Pain, Robson Cambraia, Rosimar Machado, Taninha</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/773/6_-_tania_ribeiro_espino_villarreal.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/773/6_-_tania_ribeiro_espino_villarreal.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A SRA.TÂNIA RIBEIRO ESPINO VILLARREAL, PELA PASSAGEM DO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/777/7_-_maria_aimee_de_castro_alves_diva_barbosa_e_maria_d_anunciacao_e_silva_oliveira.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/777/7_-_maria_aimee_de_castro_alves_diva_barbosa_e_maria_d_anunciacao_e_silva_oliveira.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM AS SRAS. MARIA AIMÉE DE CASTRO ALVES (IN MEMORIAN), DIVA BARBOSA,MARIA D'ANUNCIAÇÃO E SILVA OLIVEIRA PELA PASSAGEM DO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/780/8_-_janio_alves_pereira.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/780/8_-_janio_alves_pereira.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR.JÂNIO ALVES PEREIRA, PELO EXCELENTE TRABALHO REALIZADO NA DELEGACIA CIVIL.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/790/9_-_diretoria_e_funciarios_da_cooperativa_de_credito_rural_de_pains.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/790/9_-_diretoria_e_funciarios_da_cooperativa_de_credito_rural_de_pains.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES À TODA À DIRETORIA E FUNCIONÁRIOS DA COOPERATIVA DE CRÉDITO RURAL DE PAINS NA PESSOA DE AÉCIO DE PAULA VELOSO, PELO EXCELENTE TRABALHO DESENVOLVIDO NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/791/10_-_secretarios_municipais_e_demais_auxiliare_do_prefeito_ronaldo_marcio_goncalves.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/791/10_-_secretarios_municipais_e_demais_auxiliare_do_prefeito_ronaldo_marcio_goncalves.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO OS SECRETÁRIOS MUNICIPAIS E DEMAIS AUXILIARES DO PREFEITO RONALDO MÁRCIO GONÇALVES, PELO EXCELENTE DESEMPENHO.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/792/11_-_raimundo_bezerra_da_costa.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/792/11_-_raimundo_bezerra_da_costa.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR. RAIMUNDO BEZERRA DA COSTA, SECRETÁRIO MUNICIPAL DE AGROPECUÁRIO E PRESIDENTE DA COMPRESSAMIG, PELO TRABALHO DESENVOLVIDO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/793/12_-_continuacao.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/793/12_-_continuacao.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AOS SRS SEBASTIÃO PAULINO E DONIZETE TOMÉ FONSECA PELO BRILHANTE TRABALHO DESENVOLVIDO NA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/794/13_-_andre_quintao_e_ronaldo_marcio_goncalves.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/794/13_-_andre_quintao_e_ronaldo_marcio_goncalves.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO O SR. ANDRÉ QUINTÃO,DEPUTADO ESTADUAL, EO SR RONALDO MÁRCIO GONÇALVES, PREFEITO MUNICIPAL, PELA REALIZAÇÃO DA PALESTRA SOBRE OS PROGRAMAS SOCIAIS DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/795/14_-_donizete_francisco_de_assis.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/795/14_-_donizete_francisco_de_assis.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO O DIRETOR DO SAAE, DONIZETE FRANCISCO DE ASSIS, PELO EXCELENTE TRABALHO REALIZADO NO COMANDO DESTA AUTARQUIA.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2547/15_-_jose_antonio_da_silva.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2547/15_-_jose_antonio_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao Dr. José Antônio da Silva, pelos serviços prestados ao nosso Município.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/796/16_-_sinesio_luis_da_costa.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/796/16_-_sinesio_luis_da_costa.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO O SR.SINÉSIO LUIS DA COSTA, SECRETÁRIO MUNICIPAL DE OBRAS E TRANSPORTE, PELO EXCELENTE TRABALHO QUE PRESTA.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/797/17_-_ronaldo_marcio_goncalves.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/797/17_-_ronaldo_marcio_goncalves.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE PARABÉNS AO SR. RONALDO MÁRCIO GONÇALVES, PELA REATIVAÇÃO DO ESCRITÓRIO DA EMATER, NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4893/mocao_18-2005.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4893/mocao_18-2005.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, parabeniza o Sr. Raimundo Bezerra pelo grande esforço prestado para reativação da EMATER em nossa Cidade.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/798/19_-_eli_divino_oliveira_welton_jose_da_silva_e_giovanni_ferreira__da_silva.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/798/19_-_eli_divino_oliveira_welton_jose_da_silva_e_giovanni_ferreira__da_silva.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AOS SRS. ELI DIVINO OLIVERIO,WELTON JOSÉ DA SILVA,GIOVANNI FERREIRA,PELA IMPLANTAÇÃO DA ESCOLINHA DE FUTEBOL.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/799/20_-_maria_conceicao_rezende_oliveira.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/799/20_-_maria_conceicao_rezende_oliveira.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO A SRA. MARIA CONCEIÇÃO REZENDE OLIVEIRA,CHEFE DA SESSÃO DE DESENVOLVIMENTO RURAL,PELO EXCELENTE TRABALHO REALIZADO.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/800/21_-_nilo_marques_martins_junior.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/800/21_-_nilo_marques_martins_junior.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE AGRADECIMENTO AO MERITÍSSIMO DR.NILO MARQUES MARTINS JÚNIOR,JUIZ DE DIREITO, PELA PALESTRA APRESENTADA.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/801/22_-_alunos_e.e._padre_jose_venancio.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/801/22_-_alunos_e.e._padre_jose_venancio.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO AOS ALUNOS DA E.E. PE.JOSÉ VENÂNCIO, PELO BRILHANTE DESEMPENHO NA ETAPA ESTADUAL DOS JOGOS ESCOLARES DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/802/23_-_jose_antonio_de_oliveira_a_diretoria_funcionarios_e_demais_colaboradores__do_sindicato_rural_de__pains.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/802/23_-_jose_antonio_de_oliveira_a_diretoria_funcionarios_e_demais_colaboradores__do_sindicato_rural_de__pains.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO A DIRETORIA E FUNCIONÁRIOS DO SINDICATO RURAL DE PAINS,NA PESSOA DO SR.JOSÉ ANTONIO DE OLIVEIRA, PELA REALIZAÇÃO DA 3ª FESTA DO MILHO.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/805/24_-_sociedade_sao_vicente_de_paulo_de_pains_nas_pessoas_de_sua_diretoria_funcionarios_e_demais_colaboradores.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/805/24_-_sociedade_sao_vicente_de_paulo_de_pains_nas_pessoas_de_sua_diretoria_funcionarios_e_demais_colaboradores.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES À SOCIEDADE SÃO VICENTE DE PAULO, NAS PESSOAS DE SUA DIRETORIA E FUNCIONÁRIOS, PELA OBRA ASSISTENCIAL.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/807/25_-_administracao_publica_municipal.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/807/25_-_administracao_publica_municipal.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO OS FUNCIONÁRIOS DA SECRETARIA DE SAÚDE E DE EDUCAÇÃO, PELAS ATIVIDADES DESENVOLVIDAS NA I SEMANA DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/812/26_-_tereza_de__paula_massoli.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/812/26_-_tereza_de__paula_massoli.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE PESAR PELO FALECIMENTO DA SRA.TEREZA DE PAULA MASSOLI</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/815/27_-_josina_de_faria_nunes_rabelo.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/815/27_-_josina_de_faria_nunes_rabelo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE PESAR PELO FALECIMENTO DA SRA.JOSINA DE FARIA NUNES RABELO</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/819/28_-_joao_pedro_de_resende.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/819/28_-_joao_pedro_de_resende.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO O SR. JOÃO PEDRO DE REZENDE, SUPERINTENDENTE REGIONAL DA POLICIA CIVIL, PELOS RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/829/29_-_mario_silva_de_oliveira.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/829/29_-_mario_silva_de_oliveira.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR. MARIO SILVA DE OLIVEIRA, PELA SUA ASSIDUIDADE E CONTRIBUIÇÕES ÀS REUNIÕES DA CÂMARA.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/830/30_-_professores_da_e._m._joao_batista_rodarte.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/830/30_-_professores_da_e._m._joao_batista_rodarte.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO AOS PROFESSORES DA ESCOLA M;PROF.JOÃO BATISTA RODARTE PELO SEU DIA.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/831/31_-_professores_da_e.m._jose_maria_da_fonseca.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/831/31_-_professores_da_e.m._jose_maria_da_fonseca.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO OS PROFESSORES DA ESCOLA M. JOSÉ MARIA DA FONSECA, PELO SEU DIA.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/832/32_-_professores_da_e._e._padre_jose_venancio.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/832/32_-_professores_da_e._e._padre_jose_venancio.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO OS PROFESSORES DA E.E.PADRE JOSÉ VENÂNCIO, PELO SEU DIA.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/833/33__-_professores_da_e._e_maria_luiza_das_dores.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/833/33__-_professores_da_e._e_maria_luiza_das_dores.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO OS PROFESSORES DA E.E.MARIA LUIZA DAS DORES, PELO SEU DIA.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/834/34_-_professores_da_apae.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/834/34_-_professores_da_apae.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO OS PROFESSORES DA APAE</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/835/35_-_robson_rodarte_lopes_sua_espsosa_liliane_e_seus_filhos_tiago_daniela_e_felipi.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/835/35_-_robson_rodarte_lopes_sua_espsosa_liliane_e_seus_filhos_tiago_daniela_e_felipi.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO O SR. ROBSON RODARTE LOPES SUA ESPOSA LILIANE E SEUS FILHOS, PELO TRABALHO EM NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/836/36_-_diretora_os_professores_os_alunos_das_e.e._padre_jose_venancio.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/836/36_-_diretora_os_professores_os_alunos_das_e.e._padre_jose_venancio.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO A DIRETORIA, FUNCIONÁRIOS E ALUNOS DA E.E.PE.JOSÉ VENÂNCIO, PELOS EXCELENTES TRABALHOS QUE FORAM DEMONSTRADOS NA FEIRA CULTURAL.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/837/37_-_magno_da_silva.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/837/37_-_magno_da_silva.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR.MAGNO DA SILVA, SOLDADO,PELOS EXCELENTES SERVIÇOS PRESTADOS À NOSSA  COMUNIDADE.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/838/38_-_denis_cesar_cravo.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/838/38_-_denis_cesar_cravo.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR.DÊNIS CÉSAR CRAVO, CABO, PELO EXCELENTE SERVIÇO PRESTADO A NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/839/39_-_flavio_andreote_santos.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/839/39_-_flavio_andreote_santos.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR. FLÁVIO ANDREOTE SANTOS, CABO, PELO EXCELENTE TRABALHO REALIZADO EM NOSSA COMUNIDADE</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/840/40_-_enio_nunes_rodrigues.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/840/40_-_enio_nunes_rodrigues.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO O SR. ÊNIO NUNES RODRIGUES,SOLDADO, PELO EXCELENTE TRABALHO REALIZADO EM NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2549/41_-_adelino_jose_fereira.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2549/41_-_adelino_jose_fereira.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Sr. Soldado Adelino José Ferreira, pelo excelente trabalho realizado em nossa comunidade.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2550/42_-__luis_alves_silverio.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2550/42_-__luis_alves_silverio.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Sr. Cabo Luiz Alves Silvério, pelo excelente trabalho realizado em nossa comunidade.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/841/43_-_luis_carlos_de_oliveira.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/841/43_-_luis_carlos_de_oliveira.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO O SR LUIZ CARLOS DE OLIVEIRA,CABO, PELO EXCELENTE TRABALHO QUE VEM REALIZANDO EM NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/842/44_-_carlos_donizetti_ferreira_da_silva.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/842/44_-_carlos_donizetti_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>MENSAGEM PARABENIZANDO O DR. CARLOS DONIZETTI FERREIRA DA SILVA JUIZ DE DIREITO,PELO BRILHANTISMO DE SUA CARREIRA.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Pains - PMP</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4392/1047.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4392/1047.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento geral do município no valor de R$ 50.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4393/projeto_de_lei_n_1048.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4393/projeto_de_lei_n_1048.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre pagamentos de diárias agentes de viagem a políticos e servidores municipais.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4394/projeto_de_lei_n_1049.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4394/projeto_de_lei_n_1049.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção Social e Contém Entidade que Menciona Outras Providências.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>Câmara Municipal de Pains - CMP</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4395/projeto_de_lei_n_1051.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4395/projeto_de_lei_n_1051.pdf</t>
   </si>
   <si>
     <t>Institui o Programa ‘Amigos da Natureza’ e dá outras providências.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4396/projeto_de_lei_n_1052.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4396/projeto_de_lei_n_1052.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei orçamentária para o exercício de 2006, ( ano referente de 2005), e dá outras providências.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4397/projeto_de_lei_n_1053.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4397/projeto_de_lei_n_1053.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar Convênio com o ITER - Instituto de Terras de Minas Gerais e Abre Crédito Especial ao Orçamento Vigente do Município de Pains e Contém Outras Providências.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4398/projeto_de_lei_n_1054.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4398/projeto_de_lei_n_1054.pdf</t>
   </si>
   <si>
     <t>Cria conselho municipal de assistência social e a conferência municipal social e dá outras providências.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4399/projeto_de_lei_n_1055.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4399/projeto_de_lei_n_1055.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pains a associar-se ao Colegiado dos Secretários Municipais de Saúde.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4400/projeto_de_lei_n_1056.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4400/projeto_de_lei_n_1056.pdf</t>
   </si>
   <si>
     <t>Altera Redação da Lei Municipal n° 776/95 que Cria o Fundo Municipal de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4401/projeto_de_lei_n_1057.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4401/projeto_de_lei_n_1057.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pains a pagar 50% do 13° Salário aos servidores Municipais no mês de Julho.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4402/projeto_de_lei_n_1058.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4402/projeto_de_lei_n_1058.pdf</t>
   </si>
   <si>
     <t>Revisa os valores dos vencimentos dos Servidores Públicos Municipais e contém outras providências.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4403/projeto_de_lei_n_1059.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4403/projeto_de_lei_n_1059.pdf</t>
   </si>
   <si>
     <t>Regulamenta os Feriados Religiosos e Festivos no Município.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4404/projeto_de_lei_n_1060.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4404/projeto_de_lei_n_1060.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pains a associar-se à Confederação Nacional de Municípios - CNM.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4405/projeto_de_lei_n_1061.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4405/projeto_de_lei_n_1061.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pains a associar-se à Associação de Municípios Mineradores de Minas Gerais - AMIG.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4421/projeto_de_lei_1062.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4421/projeto_de_lei_1062.pdf</t>
   </si>
   <si>
     <t>Autoriza a instalação e funcionamento de feiras livres.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/</t>
+    <t>http://sapl.pains.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Saúde no Município de Pains/MG criado pela Lei 741/94 e altera a redação da Lei 835/98.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4407/projeto_de_lei_n_1064.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4407/projeto_de_lei_n_1064.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento aos direitos da criança e do adolescente, e dá outras providências.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4408/projeto_de_lei_n_1065.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4408/projeto_de_lei_n_1065.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder contribuição social à Banda de Música Santa Cecília.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4409/projeto_de_lei_n_1066.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4409/projeto_de_lei_n_1066.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pains a associar-se à Associação do Circuito Turístico Grutas e Mar de Minas.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4410/projeto_de_lei_n_1067.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4410/projeto_de_lei_n_1067.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pains a contratar financiamento junto ao Banco Nacional de Desenvolvimento Econômico e Social - BNDES, através do Banco do Brasil S.A, na qualidade de mandatário, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4411/projeto_de_lei_n_1068.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4411/projeto_de_lei_n_1068.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pains a Celebrar Convênio Com o Estado de Minas Gerais, Com Objetivo de Ingressar e Participar do Programa Máquinas para o Desenvolvimento e dá Outras Providências.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>Dispõe Sobre Plano Plurianual de Governo do Município de Pains, para o Quadriênio 2006/2009.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4412/projeto_de_lei_n_1070.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4412/projeto_de_lei_n_1070.pdf</t>
   </si>
   <si>
     <t>Estabelece a Proteção do Patrimônio Cultural do Município de Pains e dá outras providências.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4413/projeto_de_lei_n_1071.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4413/projeto_de_lei_n_1071.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Educação do Município de Pains criado pela Lei n° 836/98.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4414/projeto_de_lei_n_1072.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4414/projeto_de_lei_n_1072.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal N° 957/2004 que estima a receita e fixa a despesa do município para o exercício de 2005.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4415/projeto_de_lei_n_1073.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4415/projeto_de_lei_n_1073.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a consignação em folha de pagamento dos servidores públicos ativos, aposentados e pensionistas da administração direta e autarquia do Município de Pains.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4416/projeto_de_lei_n_1074.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4416/projeto_de_lei_n_1074.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste dos vencimentos dos servidores ocupantes do cargo de orientador educacional.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4417/projeto_de_lei_n_1075.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4417/projeto_de_lei_n_1075.pdf</t>
   </si>
   <si>
     <t>Concede Subvenção Social à Entidade que Menciona e Contém Outras Providências.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4418/projeto_de_lei_n_1076.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4418/projeto_de_lei_n_1076.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Lei 779/96 que Dispõe sobre o Plano de Carreiras e o Quadro de Pessoal do Poder Executivo do Município de Pains e dá outras Providências.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4419/projeto_de_lei_n_1077.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4419/projeto_de_lei_n_1077.pdf</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4420/projeto_d_lei_n_1078.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4420/projeto_d_lei_n_1078.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município para o Exercício de 2006.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4423/projeto_de_lei_n_1080.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4423/projeto_de_lei_n_1080.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para identificação, catalogação e a conservação de nascentes d’água no Município de Pains.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4424/projeto_de_lei_n_1081.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4424/projeto_de_lei_n_1081.pdf</t>
   </si>
   <si>
     <t>Revoga Decreto do Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4425/projeto_de_lei_n_1082.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4425/projeto_de_lei_n_1082.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alterar dispositivos da Lei Municipal 942/2003 que dispõe sobre a Contribuição para Custeio de iluminação Pública e dá outras providências.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4426/projeto_de_lei_n_1083.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4426/projeto_de_lei_n_1083.pdf</t>
   </si>
   <si>
     <t>Eleva o número de vagas e altera nomenclatura no plano de carreiras do quadro de pessoal do Poder Executivo do município de Pains/MG e dá outras providências.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4427/projeto_de_lei_n_1084.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4427/projeto_de_lei_n_1084.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Pagamento de Férias e 13° Salário aos Secretários Municipais.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>Autoriza o SAAE a receber doações e dá outras providências.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4429/projeto_de_lei_n_1086.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4429/projeto_de_lei_n_1086.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Decenal de Educação de Pains e Dá Outras Providências.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4430/projeto_de_lei_n_1087.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4430/projeto_de_lei_n_1087.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pains a parcelar débito com INSS.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3050/requerimento_1.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3050/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie ao Coordenador do DER-MG, para que seja retirado os eucaliptos, nas margens da Rodovia MG 439.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3051/requerimento_2.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3051/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Presidente que providencie um quadro de avisos para divulgação dos trabalhos dos vereadores.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3052/requerimento_3.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3052/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito a listagem com os nomes dos 23 proprietários rurais que solicitam o processo de eletrificação de suas residêsncias.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3053/requerimento_4.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3053/requerimento_4.pdf</t>
   </si>
   <si>
     <t>Requer que se oficie ao Sr. Prefeito, solicitando informações sobre o andamento da campanha contra a Dengue.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3054/requerimento_5.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3054/requerimento_5.pdf</t>
   </si>
   <si>
     <t>Convoca a Senhora Secretária de Educação para prestar esclarecimentos.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>Robson Cambraia</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3055/requerimento_6.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3055/requerimento_6.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito que envie a esta Casa, os documentos referentes as dívidas mencionadas no ofício nº 027/2005.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3056/requerimento_7.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3056/requerimento_7.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Presidente que se instale na Câmara Municipal uma caixa para que os cidadãos deixem suas sugestões.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3057/requerimento_8.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3057/requerimento_8.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito, informações sobre o Convênio com a Polícia Civil do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3058/requerimento_9.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3058/requerimento_9.pdf</t>
   </si>
   <si>
     <t>Requer que oficie ao Coordenador do DER-MG para que este órgão providencie uma maior sinalização vertical e horizontal no trevo a Mina.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3059/requerimento_10.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3059/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a listagem de pessoas que ocupam cargos de confiança e o respectivo vencimento.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3060/requerimento_11.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3060/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Requer que institua um informativo da Câmara Municipal de Pains, a ser lançado trimestralmente.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3061/requerimento_12.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3061/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo encaminhe a esta Casa, no prazo de 10 dias, os seguintes documentos anexados a este requerimento, referentes à Associação as Crianças e Adolescentes.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>Geraldo Davi, Joel do União, Marcinho do Lalado, Pedro Pain, Robson Cambraia, Rosimar Machado, Taninha</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3062/requerimento_13.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3062/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que envie à Câmara Municipal o Decreto Executivo, no qual se baseiam atualmente para o pagamento de diárias de viagens.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3063/requerimento_14.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3063/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que ceda o Estádio Municipal do Batistão para realização de um evento.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3064/requerimento_15.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3064/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que doe uma impressora para o quartel da Polícia Militar.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3065/requerimento_15.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3065/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito informações de previsão para início do funcionamento da feira livre de produtores rurais e previsão de reabertura do escritório da Emater.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3066/requerimento_17.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3066/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Requerem a dilação do prazo, em 30 dias, para apresentação de pareceres sobre o Projeto de Lei do Executivo nº 1.050/2005.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3067/requerimento_18.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3067/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Requer a Senhora Secretária Municipal de Assistência Social, listagem constando os nomes dos beneficiários pelos programas assistenciais do Governo Federal.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3068/requerimento_19.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3068/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Delegado regional de Polícia Civil, aquisição de carteiras de motoristas aqui em Pains, como já acontece os exames de rua.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2694,67 +2694,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1173/indicacao_2005_n_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1174/indicacao_2005_n_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1175/indicacao_2005_n_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1176/indicacao_2005_n_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1177/indicacao_2005_n_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1178/indicacao_2005_n_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1179/indicacao_2005_n_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1180/indicacao_2005_n_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1181/indicacao_2005_n_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1182/indicacao_2005_n_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1183/indicacao_2005_n_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1184/indicacao_2005_n_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1185/indicacao_2005_n_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1186/indicacao_2005_n_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1187/indicacao_2005_n_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1188/indicacao_2005_n_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1189/indicacao_2005_n_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4709/indicacao_18_2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1190/indicacao_2005_n_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2373/indicacao_2005_n_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1191/indicacao_2005_n_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1192/indicacao_2005_n_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1193/indicacao_2005_n_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1194/indicacao_2005_n_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1195/indicacao_2005_n_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1196/indicacao_2005_n_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1197/indicacao_2005_n_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1198/indicacao_2005_n_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1199/indicacao_2005_n_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1200/indicacao_2005_n_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1201/indicacao_2005_n_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1202/indicacao_2005_n_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1203/indicacao_2005_n_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1204/indicacao_2005_n_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1205/indicacao_2005_n_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1206/indicacao_2005_n_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1207/indicacao_2005_n_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2377/indicacao_2005_n_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1208/indicacao_2005_n_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1209/indicacao_2005_n_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1210/indicacao_2005_n_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1211/indicacao_2005_n_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1212/indicacao_2005_n_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1213/indicacao_2005_n_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1214/indicacao_2005_n_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1215/indicacao_2005_n_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1216/indicacao_2005_n_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1217/indicacao_2005_n_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1218/indicacao_2005_n_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2378/indicacao_2005_n_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2379/indicacao_2005_n_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1219/indicacao_2005_n_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2380/indicacao_2005_n_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1220/indicacao_2005_n_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1221/indicacao_2005_n_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1222/indicacao_2005_n_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1223/indicacao_2005_n_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1224/indicacao_2005_n_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1225/indicacao_2005_n_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1226/indicacao_2005_n_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1227/indicacao_2005_n_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1228/indicacao_2005_n_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1229/indicacao_2005_n_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1230/indicacao_2005_n_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1231/indicacao_2005_n_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1232/indicacao_2005_n_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1233/indicacao_2005_n_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1234/indicacao_2005_n_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1235/indicacao_2005_n_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1236/indicacao_2005_n_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1237/indicacao_2005_n_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1238/indicacao_2005_n_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1239/indicacao_2005_n_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1240/indicacao_2005_n_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1241/indicacao_2005_n_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1242/indicacao_2005_n_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1243/indicacao_2005_n_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1244/indicacao_2005_n_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1245/indicacao_2005_n_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1246/indicacao_2005_n_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1247/indicacao_2005_n_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1248/indicacao_2005_n_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1249/indicacao_2005_n_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1250/indicacao_2005_n_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1251/indicacao_2005_n_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1252/indicacao_2005_n_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1253/indicacao_2005_n_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1254/indicacao_2005_n_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2381/indicacao_2005_n_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1255/indicacao_2005_n_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1256/indicacao_2005_n_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1257/indicacao_2005_n_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1258/indicacao_2005_n_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1259/indicacao_2005_n_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1260/indicacao_2005_n_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1261/indicacao_2005_n_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1262/indicacao_2005_n_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1263/indicacao_2005_n_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1264/indicacao_2005_n_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1265/indicacao_2005_n_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2372/indicacao_2005_n_18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/754/1_-__rangel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/757/2_-_jose_mauricio_ceara.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/758/3_-_ronaldo_marcio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/761/4_-_ronaldo_marcio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/766/5_-_atletas_da_e.e._padre_jose_venancio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/773/6_-_tania_ribeiro_espino_villarreal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/777/7_-_maria_aimee_de_castro_alves_diva_barbosa_e_maria_d_anunciacao_e_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/780/8_-_janio_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/790/9_-_diretoria_e_funciarios_da_cooperativa_de_credito_rural_de_pains.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/791/10_-_secretarios_municipais_e_demais_auxiliare_do_prefeito_ronaldo_marcio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/792/11_-_raimundo_bezerra_da_costa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/793/12_-_continuacao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/794/13_-_andre_quintao_e_ronaldo_marcio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/795/14_-_donizete_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2547/15_-_jose_antonio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/796/16_-_sinesio_luis_da_costa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/797/17_-_ronaldo_marcio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4893/mocao_18-2005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/798/19_-_eli_divino_oliveira_welton_jose_da_silva_e_giovanni_ferreira__da_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/799/20_-_maria_conceicao_rezende_oliveira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/800/21_-_nilo_marques_martins_junior.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/801/22_-_alunos_e.e._padre_jose_venancio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/802/23_-_jose_antonio_de_oliveira_a_diretoria_funcionarios_e_demais_colaboradores__do_sindicato_rural_de__pains.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/805/24_-_sociedade_sao_vicente_de_paulo_de_pains_nas_pessoas_de_sua_diretoria_funcionarios_e_demais_colaboradores.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/807/25_-_administracao_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/812/26_-_tereza_de__paula_massoli.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/815/27_-_josina_de_faria_nunes_rabelo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/819/28_-_joao_pedro_de_resende.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/829/29_-_mario_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/830/30_-_professores_da_e._m._joao_batista_rodarte.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/831/31_-_professores_da_e.m._jose_maria_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/832/32_-_professores_da_e._e._padre_jose_venancio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/833/33__-_professores_da_e._e_maria_luiza_das_dores.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/834/34_-_professores_da_apae.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/835/35_-_robson_rodarte_lopes_sua_espsosa_liliane_e_seus_filhos_tiago_daniela_e_felipi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/836/36_-_diretora_os_professores_os_alunos_das_e.e._padre_jose_venancio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/837/37_-_magno_da_silva.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/838/38_-_denis_cesar_cravo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/839/39_-_flavio_andreote_santos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/840/40_-_enio_nunes_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2549/41_-_adelino_jose_fereira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2550/42_-__luis_alves_silverio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/841/43_-_luis_carlos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/842/44_-_carlos_donizetti_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4392/1047.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4393/projeto_de_lei_n_1048.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4394/projeto_de_lei_n_1049.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4395/projeto_de_lei_n_1051.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4396/projeto_de_lei_n_1052.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4397/projeto_de_lei_n_1053.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4398/projeto_de_lei_n_1054.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4399/projeto_de_lei_n_1055.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4400/projeto_de_lei_n_1056.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4401/projeto_de_lei_n_1057.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4402/projeto_de_lei_n_1058.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4403/projeto_de_lei_n_1059.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4404/projeto_de_lei_n_1060.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4405/projeto_de_lei_n_1061.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4421/projeto_de_lei_1062.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4407/projeto_de_lei_n_1064.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4408/projeto_de_lei_n_1065.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4409/projeto_de_lei_n_1066.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4410/projeto_de_lei_n_1067.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4411/projeto_de_lei_n_1068.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4412/projeto_de_lei_n_1070.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4413/projeto_de_lei_n_1071.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4414/projeto_de_lei_n_1072.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4415/projeto_de_lei_n_1073.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4416/projeto_de_lei_n_1074.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4417/projeto_de_lei_n_1075.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4418/projeto_de_lei_n_1076.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4419/projeto_de_lei_n_1077.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4420/projeto_d_lei_n_1078.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4423/projeto_de_lei_n_1080.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4424/projeto_de_lei_n_1081.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4425/projeto_de_lei_n_1082.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4426/projeto_de_lei_n_1083.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4427/projeto_de_lei_n_1084.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4429/projeto_de_lei_n_1086.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4430/projeto_de_lei_n_1087.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3050/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3051/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3052/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3053/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3054/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3055/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3056/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3057/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3058/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3059/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3060/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3061/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3062/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3063/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3064/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3065/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3066/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3067/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3068/requerimento_19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1173/indicacao_2005_n_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1174/indicacao_2005_n_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1175/indicacao_2005_n_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1176/indicacao_2005_n_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1177/indicacao_2005_n_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1178/indicacao_2005_n_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1179/indicacao_2005_n_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1180/indicacao_2005_n_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1181/indicacao_2005_n_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1182/indicacao_2005_n_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1183/indicacao_2005_n_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1184/indicacao_2005_n_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1185/indicacao_2005_n_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1186/indicacao_2005_n_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1187/indicacao_2005_n_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1188/indicacao_2005_n_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1189/indicacao_2005_n_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4709/indicacao_18_2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1190/indicacao_2005_n_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2373/indicacao_2005_n_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1191/indicacao_2005_n_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1192/indicacao_2005_n_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1193/indicacao_2005_n_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1194/indicacao_2005_n_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1195/indicacao_2005_n_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1196/indicacao_2005_n_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1197/indicacao_2005_n_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1198/indicacao_2005_n_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1199/indicacao_2005_n_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1200/indicacao_2005_n_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1201/indicacao_2005_n_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1202/indicacao_2005_n_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1203/indicacao_2005_n_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1204/indicacao_2005_n_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1205/indicacao_2005_n_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1206/indicacao_2005_n_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1207/indicacao_2005_n_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2377/indicacao_2005_n_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1208/indicacao_2005_n_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1209/indicacao_2005_n_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1210/indicacao_2005_n_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1211/indicacao_2005_n_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1212/indicacao_2005_n_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1213/indicacao_2005_n_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1214/indicacao_2005_n_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1215/indicacao_2005_n_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1216/indicacao_2005_n_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1217/indicacao_2005_n_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1218/indicacao_2005_n_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2378/indicacao_2005_n_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2379/indicacao_2005_n_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1219/indicacao_2005_n_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2380/indicacao_2005_n_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1220/indicacao_2005_n_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1221/indicacao_2005_n_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1222/indicacao_2005_n_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1223/indicacao_2005_n_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1224/indicacao_2005_n_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1225/indicacao_2005_n_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1226/indicacao_2005_n_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1227/indicacao_2005_n_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1228/indicacao_2005_n_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1229/indicacao_2005_n_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1230/indicacao_2005_n_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1231/indicacao_2005_n_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1232/indicacao_2005_n_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1233/indicacao_2005_n_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1234/indicacao_2005_n_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1235/indicacao_2005_n_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1236/indicacao_2005_n_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1237/indicacao_2005_n_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1238/indicacao_2005_n_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1239/indicacao_2005_n_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1240/indicacao_2005_n_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1241/indicacao_2005_n_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1242/indicacao_2005_n_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1243/indicacao_2005_n_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1244/indicacao_2005_n_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1245/indicacao_2005_n_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1246/indicacao_2005_n_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1247/indicacao_2005_n_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1248/indicacao_2005_n_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1249/indicacao_2005_n_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1250/indicacao_2005_n_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1251/indicacao_2005_n_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1252/indicacao_2005_n_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1253/indicacao_2005_n_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1254/indicacao_2005_n_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2381/indicacao_2005_n_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1255/indicacao_2005_n_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1256/indicacao_2005_n_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1257/indicacao_2005_n_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1258/indicacao_2005_n_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1259/indicacao_2005_n_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1260/indicacao_2005_n_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1261/indicacao_2005_n_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1262/indicacao_2005_n_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1263/indicacao_2005_n_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1264/indicacao_2005_n_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/1265/indicacao_2005_n_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2372/indicacao_2005_n_18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/754/1_-__rangel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/757/2_-_jose_mauricio_ceara.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/758/3_-_ronaldo_marcio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/761/4_-_ronaldo_marcio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/766/5_-_atletas_da_e.e._padre_jose_venancio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/773/6_-_tania_ribeiro_espino_villarreal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/777/7_-_maria_aimee_de_castro_alves_diva_barbosa_e_maria_d_anunciacao_e_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/780/8_-_janio_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/790/9_-_diretoria_e_funciarios_da_cooperativa_de_credito_rural_de_pains.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/791/10_-_secretarios_municipais_e_demais_auxiliare_do_prefeito_ronaldo_marcio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/792/11_-_raimundo_bezerra_da_costa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/793/12_-_continuacao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/794/13_-_andre_quintao_e_ronaldo_marcio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/795/14_-_donizete_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2547/15_-_jose_antonio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/796/16_-_sinesio_luis_da_costa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/797/17_-_ronaldo_marcio_goncalves.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4893/mocao_18-2005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/798/19_-_eli_divino_oliveira_welton_jose_da_silva_e_giovanni_ferreira__da_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/799/20_-_maria_conceicao_rezende_oliveira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/800/21_-_nilo_marques_martins_junior.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/801/22_-_alunos_e.e._padre_jose_venancio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/802/23_-_jose_antonio_de_oliveira_a_diretoria_funcionarios_e_demais_colaboradores__do_sindicato_rural_de__pains.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/805/24_-_sociedade_sao_vicente_de_paulo_de_pains_nas_pessoas_de_sua_diretoria_funcionarios_e_demais_colaboradores.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/807/25_-_administracao_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/812/26_-_tereza_de__paula_massoli.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/815/27_-_josina_de_faria_nunes_rabelo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/819/28_-_joao_pedro_de_resende.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/829/29_-_mario_silva_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/830/30_-_professores_da_e._m._joao_batista_rodarte.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/831/31_-_professores_da_e.m._jose_maria_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/832/32_-_professores_da_e._e._padre_jose_venancio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/833/33__-_professores_da_e._e_maria_luiza_das_dores.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/834/34_-_professores_da_apae.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/835/35_-_robson_rodarte_lopes_sua_espsosa_liliane_e_seus_filhos_tiago_daniela_e_felipi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/836/36_-_diretora_os_professores_os_alunos_das_e.e._padre_jose_venancio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/837/37_-_magno_da_silva.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/838/38_-_denis_cesar_cravo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/839/39_-_flavio_andreote_santos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/840/40_-_enio_nunes_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2549/41_-_adelino_jose_fereira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/2550/42_-__luis_alves_silverio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/841/43_-_luis_carlos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/842/44_-_carlos_donizetti_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4392/1047.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4393/projeto_de_lei_n_1048.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4394/projeto_de_lei_n_1049.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4395/projeto_de_lei_n_1051.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4396/projeto_de_lei_n_1052.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4397/projeto_de_lei_n_1053.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4398/projeto_de_lei_n_1054.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4399/projeto_de_lei_n_1055.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4400/projeto_de_lei_n_1056.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4401/projeto_de_lei_n_1057.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4402/projeto_de_lei_n_1058.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4403/projeto_de_lei_n_1059.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4404/projeto_de_lei_n_1060.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4405/projeto_de_lei_n_1061.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4421/projeto_de_lei_1062.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4407/projeto_de_lei_n_1064.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4408/projeto_de_lei_n_1065.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4409/projeto_de_lei_n_1066.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4410/projeto_de_lei_n_1067.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4411/projeto_de_lei_n_1068.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4412/projeto_de_lei_n_1070.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4413/projeto_de_lei_n_1071.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4414/projeto_de_lei_n_1072.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4415/projeto_de_lei_n_1073.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4416/projeto_de_lei_n_1074.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4417/projeto_de_lei_n_1075.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4418/projeto_de_lei_n_1076.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4419/projeto_de_lei_n_1077.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4420/projeto_d_lei_n_1078.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4423/projeto_de_lei_n_1080.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4424/projeto_de_lei_n_1081.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4425/projeto_de_lei_n_1082.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4426/projeto_de_lei_n_1083.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4427/projeto_de_lei_n_1084.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4429/projeto_de_lei_n_1086.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/4430/projeto_de_lei_n_1087.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3050/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3051/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3052/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3053/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3054/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3055/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3056/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3057/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3058/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3059/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3060/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3061/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3062/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3063/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3064/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3065/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3066/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3067/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2005/3068/requerimento_19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H204"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="120" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="209.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>