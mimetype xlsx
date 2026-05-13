--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,195 +54,195 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vicente Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1583/01-_vicente_goncalves_de_oliveira_necessidade_d_9HskHVg.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1583/01-_vicente_goncalves_de_oliveira_necessidade_d_9HskHVg.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A COLETA DE LIXO DOMESTICO DA COMUNIDADE DA MINA.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sofia Batista</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1584/02-sofia_aparecida_de_castro_melo_doacao_de_bol_DbQ92db.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1584/02-sofia_aparecida_de_castro_melo_doacao_de_bol_DbQ92db.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A DOAÇÃO DE BOLSAS DE ESTUDO PARA OS JOVENS DE NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carlinhos do Dicó</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1585/03-carlos_alberto_de_faria_capina_e_limpeza_no__jr24528.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1585/03-carlos_alberto_de_faria_capina_e_limpeza_no__jr24528.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR CAPINA E LIMPEZA GERAL NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pedro Nunes</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1586/04-pedro_nunes_necessidade_de_ponto_de_onibus.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1586/04-pedro_nunes_necessidade_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UM PONTO  DE ÔNIBUS NAS PROXIMIDADES DA ESQUINA DAS RUAS CEL.JOSÉ FERREIRA E JOÃO BATISTA VELOSO.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1587/05-carlos_alberto_de_faria_necessidade_de_iluminacao.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1587/05-carlos_alberto_de_faria_necessidade_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR JUNTO À CEMIG, OBJETIVANDO A COLOCAÇÃO DE ILUMINAÇÃO NA RUA DOM BELCHIOR NETO, PRÓXIMO DO PORTÃO DE ENTRADA DA E.E.PE.JOSÉ VENÂNCIO.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1588/06-carlos_alberto_de_faria_conservacao_das_plan_wORMb2s.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1588/06-carlos_alberto_de_faria_conservacao_das_plan_wORMb2s.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA CONSERVAÇÃO DAS PLANTAS DOS JARDINS PÚBLICOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Enio Rabelo</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/932/1_-_joao_francisco_da_costa.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/932/1_-_joao_francisco_da_costa.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE PESAR PELO FALECIMENTO DO SR. JOÃO FRANCISCO DA COSTA.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/933/2_-_jose_carlos_campanha.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/933/2_-_jose_carlos_campanha.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR. JOSÉ CARLOS CAMPANHA, PELOS RELEVANTES SERVIÇOS PRESTADOS À SOCIEDADE.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>Carlinhos do Dicó, Dinho do Lopes, Eduardo Tomás, Enio Rabelo, Geraldo Davi, Giovanni Borges, José Luis Goulart, José Lulu, Pedro Nunes, Sofia Batista, Vicente Gonçalves, Zequinha</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/934/3__-gilmar_da_silva_lara.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/934/3__-gilmar_da_silva_lara.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE PESAR PELO FALECIMENTO DO SR. GILMAR DA SILVA LARA.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2867/requerimento_1.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2867/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o convênio com a CEMIG cujo objeto é a eletrificação rural, demonstrando onde os recursos estão sendo aplicados.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>Dinho do Lopes</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2868/requerimento_2.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2868/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Requer informações da Prefeitura sobre o quantitativo de servidores (contratados, efetivos e aposentados)</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2869/requerimento_3.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2869/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Requer instalação de telefone público no bairro Vila Crispim, Ruas Piumhi e Doresópolis.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -549,67 +549,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1583/01-_vicente_goncalves_de_oliveira_necessidade_d_9HskHVg.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1584/02-sofia_aparecida_de_castro_melo_doacao_de_bol_DbQ92db.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1585/03-carlos_alberto_de_faria_capina_e_limpeza_no__jr24528.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1586/04-pedro_nunes_necessidade_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1587/05-carlos_alberto_de_faria_necessidade_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1588/06-carlos_alberto_de_faria_conservacao_das_plan_wORMb2s.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/932/1_-_joao_francisco_da_costa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/933/2_-_jose_carlos_campanha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/934/3__-gilmar_da_silva_lara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2867/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2868/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2869/requerimento_3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1583/01-_vicente_goncalves_de_oliveira_necessidade_d_9HskHVg.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1584/02-sofia_aparecida_de_castro_melo_doacao_de_bol_DbQ92db.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1585/03-carlos_alberto_de_faria_capina_e_limpeza_no__jr24528.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1586/04-pedro_nunes_necessidade_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1587/05-carlos_alberto_de_faria_necessidade_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/1588/06-carlos_alberto_de_faria_conservacao_das_plan_wORMb2s.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/932/1_-_joao_francisco_da_costa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/933/2_-_jose_carlos_campanha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/934/3__-gilmar_da_silva_lara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2867/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2868/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/2000/2869/requerimento_3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="160.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="151.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>