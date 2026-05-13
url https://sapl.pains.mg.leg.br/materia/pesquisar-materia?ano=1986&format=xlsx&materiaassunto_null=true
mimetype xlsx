--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,453 +54,453 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Beraba</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2060/43-geraldo_o._couto_normalizar_problema_de_agua_BqdmX6M.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2060/43-geraldo_o._couto_normalizar_problema_de_agua_BqdmX6M.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE URGENTE DE NORMALIZAR O PROBLEMA DA ÁGUA EM VILA COSTINA, TAMBÉM TAMPAR BURACOS,CAPINAR E ENCASCALHAR AS RUAS DO MESMO DISTRITO.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2061/44-geraldo_o._couto_trocar_iluminacao_publica_e_s6ZlgmD.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2061/44-geraldo_o._couto_trocar_iluminacao_publica_e_s6ZlgmD.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE TROCAR ILUMINAÇÃO PÚBLICA DO DISTRITO DE VILA COSTINA.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Professor Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2062/45-jose_r.goulartaumento_geral_de_vencimentos_d_iASQpRF.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2062/45-jose_r.goulartaumento_geral_de_vencimentos_d_iASQpRF.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE URGENTE DE ENVIAR A ESTÁ CASA , PROJETO DE LEI CONCEDENDO AUMENTO GERAL DE VENCIMENTO AOS FUNCIONALISMO MUNICIPAL.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Luiz Lara</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2063/46-luiz_da_c._lara_construir_no_cemiterio_de_vi_elN0pGb.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2063/46-luiz_da_c._lara_construir_no_cemiterio_de_vi_elN0pGb.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE CONSTRUIR NO CEMITÉRIO DE VILA COSTINA UM NECROTÉRIO-CAPELA.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3376/requerimento_1.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3376/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelos falecidos citados no texto original deste requerimento.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3377/requerimento_2.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3377/requerimento_2.pdf</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Airton Lopes</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3378/requerimento_3.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3378/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de Irilda Ferreira Farnese.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3379/requerimento_4.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3379/requerimento_4.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Sr. José Rodrigues (Juca), ocorrido nesta cidade.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3380/requerimento_5.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3380/requerimento_5.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito, providências no sentido de reparos ao final da Rua João Lourenço Gomide.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3381/requerimento_6.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3381/requerimento_6.pdf</t>
   </si>
   <si>
     <t>Solicita ai Sr. Prefeito Municipal, providências no sentido de proibir a cobrança de taxas de utilização do guarda-volumes na Estação Rodoviária.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3382/requerimento_7.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3382/requerimento_7.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que seja adiada a votação da Prestação de Contas referentes ao exercício de 85.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3383/requerimento_8.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3383/requerimento_8.pdf</t>
   </si>
   <si>
     <t>Requer inserção em ata de aplausos à TV Manchete-Rio, pela produção e apresentação da novela que retrata a vida da painense Ana Jacinta, Dona Bêja, maior sucesso da televisão brasileira na atualidade.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3384/requerimento_9.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3384/requerimento_9.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Sr. José Vicente Alves.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3385/requerimento_10.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3385/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento da Sra. Orozimba Cândida Silveira.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Diva Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3386/requerimento_11.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3386/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento da Sra. Dolores Lasmar Rabelo.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3387/requerimento_12.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3387/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Procurador Geral do Estado, providências sobre a liberação do terreno desapropriado pelo decreto 23.645/84, para ser anexado à E.E."Pe. José Venâncio".</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3388/requerimento_13.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3388/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, a formação de uma Comissão Provisória, para lutar em defesa do Consumidor.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3389/requerimento_14.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3389/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Solicita ao SAAE, providências no sentido da redução da taxa de multa de 10%, cobrada pelo atraso da conta, para 1%.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Airton Lopes, Beraba</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3390/requerimento_15.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3390/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Gentil de Araujo Oliveira.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3391/requerimento_16.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3391/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento das seguintes pessoas: Guilherme Farnese Junior, Pedro da Silva, e Mª Aparecida de Souza.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3392/requerimento_17.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3392/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento de Luiz Antônio Nominato e sua esposa Beatriz Lopes Nominato Braga.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Lalado</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3393/requerimento_18.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3393/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência ao Sr. Prefeito, construção de um prédio adequado para o Quartel da Polícia em Vila Costina e a construção de uma ponte de madeira na rua Principal.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Zé da farmácia</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3394/requerimento_19.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3394/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito, providências no sentido de colocar quebra-molas nas ruas e avenidas.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3395/requerimento_20.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3395/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito, providências no sentido de colocar placas de sinalização de trânsito nas principais ruas da cidade.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3396/requerimento_21.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3396/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, a formação da Comissão provisória de Defesa ao Consumidor.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3397/requerimento_22.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3397/requerimento_22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito, providências para acabar com o abuso, contrários aos congelamentos de preços, determinado por Decreto Federal.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3398/requerimento_23.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3398/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento da Sra. Antonieta Cândida Alves.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Aguilar</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3399/requerimento_24.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3399/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade de antecipar a reunião marcada para o dia 06/10 para o próximo dia 02.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3400/requerimento_25.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3400/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento de Basileu de Oliveira e Rosalvo Batista de Souza</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3401/requerimento_26.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3401/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento de Maria Margarida.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3402/requerimento_27.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3402/requerimento_27.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento das seguintes pessoas, citadas em anexo ao texto original deste requerimento.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Zé da farmácia, Airton Lopes, Beraba, Lalado, Luiz Lara, Pedro de Oliveira Costa, Professor Zezinho, Zoraida Simões Ghelli</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3403/requerimento_28.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3403/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Pimenta Veiga, inclusão no texto da nova Constituição, dispositivos que garantam o reestabelecimento das prerrogativas parlamentares, a nível municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -807,67 +807,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2060/43-geraldo_o._couto_normalizar_problema_de_agua_BqdmX6M.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2061/44-geraldo_o._couto_trocar_iluminacao_publica_e_s6ZlgmD.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2062/45-jose_r.goulartaumento_geral_de_vencimentos_d_iASQpRF.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2063/46-luiz_da_c._lara_construir_no_cemiterio_de_vi_elN0pGb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3376/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3377/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3378/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3379/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3380/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3381/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3382/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3383/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3384/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3385/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3386/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3387/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3388/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3389/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3390/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3391/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3392/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3393/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3394/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3395/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3396/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3397/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3398/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3399/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3400/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3401/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3402/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3403/requerimento_28.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2060/43-geraldo_o._couto_normalizar_problema_de_agua_BqdmX6M.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2061/44-geraldo_o._couto_trocar_iluminacao_publica_e_s6ZlgmD.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2062/45-jose_r.goulartaumento_geral_de_vencimentos_d_iASQpRF.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/2063/46-luiz_da_c._lara_construir_no_cemiterio_de_vi_elN0pGb.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3376/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3377/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3378/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3379/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3380/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3381/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3382/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3383/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3384/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3385/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3386/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3387/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3388/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3389/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3390/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3391/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3392/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3393/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3394/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3395/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3396/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3397/requerimento_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3398/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3399/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3400/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3401/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3402/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1986/3403/requerimento_28.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="107" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="181" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>