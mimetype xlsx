--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,468 +54,468 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zé da farmácia</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2064/21-jose_vicente_de_freitas_colocar_rede_de_esgo_2pKlijZ.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2064/21-jose_vicente_de_freitas_colocar_rede_de_esgo_2pKlijZ.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE COLOCAR REDE DE ESGOTO E CALÇAR A RUA DO CALCÁRIO.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2065/22-jose_vicente_de_freitas_colocar_rede_de_esgo_TPKctu1.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2065/22-jose_vicente_de_freitas_colocar_rede_de_esgo_TPKctu1.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE DOTAR DE REDE DE ESGOTO NA RUA JOAQUIM MURTINHO.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2066/23-jose_vicente_de_freitas_providenciar_calcame_yvVLzc4.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2066/23-jose_vicente_de_freitas_providenciar_calcame_yvVLzc4.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE CALÇAMENTO DE REDE PLUVIAL NA RUA DOS ARAÚJOS.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2067/24-colocar_rede_de_agua_e_esgoto_na_vila_sao_miguel.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2067/24-colocar_rede_de_agua_e_esgoto_na_vila_sao_miguel.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE INTERCEDER JUNTO Á F. SESP O SAAE PARA A VILA SÃO MIGUEL SEJA DOTADA,URGENTEMENTE DE ÁGUA E ESGOTO.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Airton Lopes</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2068/25-airton_lopes_de_melo_criacao_da_comissao_mun_sdMLcDa.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2068/25-airton_lopes_de_melo_criacao_da_comissao_mun_sdMLcDa.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE CRIAÇÃO DA COMISSÃO MUNICIPAL DE DEFESA CIVIL (COMDEC) COM ATUAÇÃO EM TODO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Zoraida Simões Ghelli</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2069/26-zoraida_s._ghelli_instalacao_de_telefone_na__Tre2HWi.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2069/26-zoraida_s._ghelli_instalacao_de_telefone_na__Tre2HWi.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE URGENTE DE SE INSTALAR UM TELEFONE NA DELEGACIA DE POLÍCIA.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2070/27-airton_lopes_de_melo_colocar_na_malha_viaria_NNUM3PR.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2070/27-airton_lopes_de_melo_colocar_na_malha_viaria_NNUM3PR.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA MALHA VIÁRIA DA CIDADE, OS VÁRIOS LOTEAMENTOS EXISTENTES NA CIDADE  E A  POSTERIOR OBRA DE SANEAMENTO BÁSICO DAS REFERIDAS RUAS DOS LOTEAMENTOS.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2071/30-zoraida_s._ghelli_fazer_passeio_rua_formiga__loDDqPB.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2071/30-zoraida_s._ghelli_fazer_passeio_rua_formiga__loDDqPB.pdf</t>
   </si>
   <si>
     <t>A necessidade de que seja feito um passeio na Rua Formiga, no parque de Exposiçoes onde foi construido um muro de divisa</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2072/29-zoraida__s._ghelli_abertura_da_rua_que_da_co_FeNciXg.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2072/29-zoraida__s._ghelli_abertura_da_rua_que_da_co_FeNciXg.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE PROVIDÊNCIAS URGENTES, NA ABERTURA DA RUA QUE DÁ CONTINUIDADE A RUA JOAQUIM MURTINHO,PARA QUE ASSIM AQUELE TRABALHO NÃO FIQUE PREJUDICADO E DAR CONTINUIDADE A MELHORIA DO PARQUE DE EXPOSIÇÃO,</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2073/30-zoraida_s._ghelli_fazer_passeio_rua_formiga__n8NiIUw.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2073/30-zoraida_s._ghelli_fazer_passeio_rua_formiga__n8NiIUw.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE QUE SEJA FEITO NO PARQUE DE EXPOSIÇÕES,NA RUA FORMIGA P PASSEIO ,ONDE RECENTEMENTE FOI CONSTRUÍDO, O MURO DE DIVISA.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2074/31-zoraida_s._ghelli_providencias_em_relacao_as_XM1DEUS.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2074/31-zoraida_s._ghelli_providencias_em_relacao_as_XM1DEUS.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE PROVIDÊNCIAS EM RELAÇÃO AS ESTRADAS MUNICIPAIS, QUE ESTÃO CARENTES DE RECURSOS,DANDO PREJUÍZO E DANIFICANDO  PRODUTOS PERECÍVEIS COMO LEITE,ATÉ O TRANSPORTE DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Beraba</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2075/32-geraldo_de_o._couto_calcamento_de_area_em_to_N9skdte.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2075/32-geraldo_de_o._couto_calcamento_de_area_em_to_N9skdte.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE CALÇAMENTO DE UMA ÁREA NA PROXIMIDADE DE 640 M² EM TORNO DA IGREJA MATRIZ N.S DAS DORES,EM VILA COSTINA.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2076/33-geraldo_de_o.couto_encascalhamento_estrada_d_aRa4T9L.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2076/33-geraldo_de_o.couto_encascalhamento_estrada_d_aRa4T9L.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE ENCASCALHAMENTO DA ESTRADA DO MATO DAS FRUTAS, QUE DÁ ACESSO AO DISTRITO DE VILA COSTINA.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2077/34-airton_l._de_melo_criacao_de_parque_industri_tpXWtYk.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2077/34-airton_l._de_melo_criacao_de_parque_industri_tpXWtYk.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA DETERMINAÇÃO DE UMA ÁREA RESTRITA A INSTALAÇÃO DE INDUSTRIAS EM PAINS (BAIRRO INDUSTRIAL).</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Professor Zezinho</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2078/35-jose_r._goulart_colocar_saliencias_na_rua_jo_fb3OvZR.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2078/35-jose_r._goulart_colocar_saliencias_na_rua_jo_fb3OvZR.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE COLOCAR SALIÊNCIAS NA PISTA DA RUA  JOÃO LOURENÇO GOMIDE.  QUE NAQUELA VIA PÚBLICA , GRANDE TEMOR PELA VIDA DE ADULTOS E CRIANÇAS.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2079/36-jose_r._goulart_construcao_de_poco_artesiano_a5GxMMP.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2079/36-jose_r._goulart_construcao_de_poco_artesiano_a5GxMMP.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE URGENTE DE CONSTRUIR, NA LOCALIDADE DE CAPOEIRÃO,DESTE MUNICÍPIO, UM POÇO ARTESIANO.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2080/37-jose_vicente_de_freitas_criacao_do_codema.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2080/37-jose_vicente_de_freitas_criacao_do_codema.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE CRIAR NESTE MUNICÍPIO O CODEMA ( CONSELHO MUNICIPAL DE CONSERVAÇÃO E DEFESA DO MEIO AMBIENTE).</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2081/38-zoraida_s._ghelli_prov._impedir_est._de_carr_9FImOi0.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2081/38-zoraida_s._ghelli_prov._impedir_est._de_carr_9FImOi0.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE URGENTE DE IMPEDIR O ESTACIONAMENTO DE CARROS E CAMINHÕES EM FRENTE AO GRUPO ESCOLAR PROFESSOR JOÃO BATISTA RODARTE.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Diva Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2082/indicacao_39_85.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2082/indicacao_39_85.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE URGENTE DE COLOCAR PLACAS E NUMERAÇÃO NA RUA PRESIDENTE TANCREDO NEVES E AVENIDA GONÇALVES DE MELO,CUJA FALTA ESTÁ TRAZENDO SÉRIOS PROBLEMAS AO ESCRITÓRIO DE CONTABILIDADE.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2083/40-jose_r._goulart_reajuste_nos_vencimentos_do__HR1ZzWf.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2083/40-jose_r._goulart_reajuste_nos_vencimentos_do__HR1ZzWf.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE FAZER UM REAJUSTE NOS VENCIMENTOS DO PESSOAL ATIVO E INATIVO DA PREFEITURA.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2084/41-geraldo_de_o.couto_consertar_mata-burros_est_nGjXHIf.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2084/41-geraldo_de_o.couto_consertar_mata-burros_est_nGjXHIf.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE URGENTE DE CONSERTAR OS MATA-BURROS NA ESTRADA DO MATO DAS FRUTAS.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2085/42-geraldo_de_o.couto_construcao_poco_artesiano_G86qM8L.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2085/42-geraldo_de_o.couto_construcao_poco_artesiano_G86qM8L.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE URGENTE DE SE DAR ANDAMENTO A CONSTRUÇÃO DO POÇO ARTESIANO NA LOCALIDADE DO CAPOEIRÃO.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3404/requerimento_1.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3404/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Sr. João Rodrigues de Faria (Dão).</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3405/requerimento_2.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3405/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Solicita Ao MM. Juiz de Direito da Comarca de Arcos, a criação do Comissário de Menores para atuarem em Pains.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3406/requerimento_3.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3406/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento de D. Maria Ribeiro (D. Carmita).</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3407/requerimento_4.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3407/requerimento_4.pdf</t>
   </si>
   <si>
     <t>Votos de Pesar pelo falecimento do Sr. Dionésio Alves Ferreira.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3408/requerimento_5.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3408/requerimento_5.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Sr. Francisco Venâncio de Melo (Chico Venâncio).</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3409/requerimento_6.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3409/requerimento_6.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Sr. Dionísio Alves Beirigo (Tino).</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3410/requerimento_7.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3410/requerimento_7.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento de Severiano José Rabelo, pai do ex-prefeito José Rabelo Sobrinho.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3411/requerimento_8.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3411/requerimento_8.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento da senhora Querubina Ferreira Alves.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Lalado</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3412/requerimento_9.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3412/requerimento_9.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Prefeito, pedidos de esclarecimentos ao compromisso assumido em maio de 1984, sobre a construção de um prédio condigno e adequado para o SUB-DST-PM em Vila Costina.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3413/requerimento_10.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3413/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento e José Almeida.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3414/requerimento_11.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3414/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Votos de pesar pelo falecimento do Sr. Elpino Alves Teixeira.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Aguilar, Aimée, Airton Lopes, Beraba, Diva Barbosa, Lalado, Pedro de Oliveira Costa, Professor Zezinho, Zé da farmácia, Zoraida Simões Ghelli</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3415/requerimento_12.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3415/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento dos senhores Etelvino Antônio Andrade, José Pedro Nunes e João Batista de Castro.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3416/requerimento_13.pdf</t>
+    <t>http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3416/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Ata de aplausos ao Destacamento Policial, pelo desempenho de árdua missão preventiva e repressora, no trabalho realizado a 18/11/85.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -822,67 +822,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2064/21-jose_vicente_de_freitas_colocar_rede_de_esgo_2pKlijZ.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2065/22-jose_vicente_de_freitas_colocar_rede_de_esgo_TPKctu1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2066/23-jose_vicente_de_freitas_providenciar_calcame_yvVLzc4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2067/24-colocar_rede_de_agua_e_esgoto_na_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2068/25-airton_lopes_de_melo_criacao_da_comissao_mun_sdMLcDa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2069/26-zoraida_s._ghelli_instalacao_de_telefone_na__Tre2HWi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2070/27-airton_lopes_de_melo_colocar_na_malha_viaria_NNUM3PR.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2071/30-zoraida_s._ghelli_fazer_passeio_rua_formiga__loDDqPB.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2072/29-zoraida__s._ghelli_abertura_da_rua_que_da_co_FeNciXg.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2073/30-zoraida_s._ghelli_fazer_passeio_rua_formiga__n8NiIUw.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2074/31-zoraida_s._ghelli_providencias_em_relacao_as_XM1DEUS.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2075/32-geraldo_de_o._couto_calcamento_de_area_em_to_N9skdte.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2076/33-geraldo_de_o.couto_encascalhamento_estrada_d_aRa4T9L.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2077/34-airton_l._de_melo_criacao_de_parque_industri_tpXWtYk.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2078/35-jose_r._goulart_colocar_saliencias_na_rua_jo_fb3OvZR.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2079/36-jose_r._goulart_construcao_de_poco_artesiano_a5GxMMP.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2080/37-jose_vicente_de_freitas_criacao_do_codema.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2081/38-zoraida_s._ghelli_prov._impedir_est._de_carr_9FImOi0.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2082/indicacao_39_85.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2083/40-jose_r._goulart_reajuste_nos_vencimentos_do__HR1ZzWf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2084/41-geraldo_de_o.couto_consertar_mata-burros_est_nGjXHIf.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2085/42-geraldo_de_o.couto_construcao_poco_artesiano_G86qM8L.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3404/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3405/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3406/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3407/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3408/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3409/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3410/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3411/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3412/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3413/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3414/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3415/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3416/requerimento_13.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2064/21-jose_vicente_de_freitas_colocar_rede_de_esgo_2pKlijZ.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2065/22-jose_vicente_de_freitas_colocar_rede_de_esgo_TPKctu1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2066/23-jose_vicente_de_freitas_providenciar_calcame_yvVLzc4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2067/24-colocar_rede_de_agua_e_esgoto_na_vila_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2068/25-airton_lopes_de_melo_criacao_da_comissao_mun_sdMLcDa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2069/26-zoraida_s._ghelli_instalacao_de_telefone_na__Tre2HWi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2070/27-airton_lopes_de_melo_colocar_na_malha_viaria_NNUM3PR.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2071/30-zoraida_s._ghelli_fazer_passeio_rua_formiga__loDDqPB.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2072/29-zoraida__s._ghelli_abertura_da_rua_que_da_co_FeNciXg.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2073/30-zoraida_s._ghelli_fazer_passeio_rua_formiga__n8NiIUw.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2074/31-zoraida_s._ghelli_providencias_em_relacao_as_XM1DEUS.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2075/32-geraldo_de_o._couto_calcamento_de_area_em_to_N9skdte.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2076/33-geraldo_de_o.couto_encascalhamento_estrada_d_aRa4T9L.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2077/34-airton_l._de_melo_criacao_de_parque_industri_tpXWtYk.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2078/35-jose_r._goulart_colocar_saliencias_na_rua_jo_fb3OvZR.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2079/36-jose_r._goulart_construcao_de_poco_artesiano_a5GxMMP.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2080/37-jose_vicente_de_freitas_criacao_do_codema.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2081/38-zoraida_s._ghelli_prov._impedir_est._de_carr_9FImOi0.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2082/indicacao_39_85.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2083/40-jose_r._goulart_reajuste_nos_vencimentos_do__HR1ZzWf.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2084/41-geraldo_de_o.couto_consertar_mata-burros_est_nGjXHIf.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/2085/42-geraldo_de_o.couto_construcao_poco_artesiano_G86qM8L.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3404/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3405/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3406/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3407/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3408/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3409/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3410/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3411/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3412/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3413/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3414/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3415/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pains.mg.leg.br/media/sapl/public/materialegislativa/1985/3416/requerimento_13.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="218.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>